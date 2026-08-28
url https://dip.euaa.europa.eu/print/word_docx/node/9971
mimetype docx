--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -51,79 +51,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Reception Conditions Directive and has transposed its provisions through the Asylum Act, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ((AsylG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 September 2008: Germany transposes the recast Reception Conditions Directive by the Asylum Act | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz ((AsylG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -210,504 +212,521 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception in Germany falls under the responsibility of the 16 Länder. The organisational charts of the ministries responsible are available on their websites: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Baden-Württemberg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium der Justiz und für Migration</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.justiz-bw.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bayern</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bayerisches Staatsministerium des Innern, für Sport und Integration</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.berlin.de/sen/asgiva</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlin</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senatsverwaltung für Arbeit, Soziales, Gleichstellung, Integration, Vielfalt und Antidiskriminierung</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.berlin.de/sen/ias</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brandenburg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium des Innern und für Kommunales des Landes Brandenburg</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.mik.brandenburg.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bremen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Die Senatorin für Soziales, Jugend, Frauen, Integration und Sport</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.soziales.bremen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Behörde für Inneres und Sport</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hamburg.de/innenbehoerde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hessen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hessisches Ministerium für Arbeit, Integration, Jugend und Soziales</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.soziales.hessen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mecklenburg-Vorpommern</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres, Bau und Digitalisierung Mecklenburg-Vorpommern</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regierung-mv.de/Landesregierung/im/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedersachsen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Niedersächsisches Ministerium für Inneres und Sport</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mi.niedersachsen.de/startseite/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nordrhein-Westfalen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Kinder, Jugend, Familie, Gleichstellung, Flucht und Integration des Landes Nordrhein-Westfalen</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mkjfgfi.nrw/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rheinland-Pfalz</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Familie, Frauen, Kultur und, Integration</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mffki.rlp.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Saarland</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres, Bauen und Sport</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saarland.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sachsen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sächsisches Staatsministerium des Innern</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.smi.sachsen.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sachsen-Anhalt</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres und Sport des Landes Sachsen-Anhalt</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mi.sachsen-anhalt.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schleswig-Holstein</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Soziales, Jugend, Familie, Senioren, Integration und Gleichstellung des Landes Schleswig-Holstein</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.schleswig-holstein.de/DE/landesregierung/ministerien-behoerden/VIII/viii_node.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thüringen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thüringer Ministerium für Inneres und Kommunales</w:t>
       </w:r>
       <w:br/>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://innen.thueringen.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A centralised data collection system, </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EASY</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstverteilung Asylbewerber</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), is used to distribute refugees and asylum seekers among federal states and to collect data on the availability of places in the initial/first reception centres across Germany. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The system is based on a quota system called Königsteiner Schlüssel, which allocates a share of asylum applicants to each federal state, based on tax receipts and population numbers. The distribution quota is calculated on an annual basis by the Joint Science Conference (</w:t>
@@ -718,51 +737,52 @@
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeinsame Wissenschaftskonferenz</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – GWK) and takes into consideration two-thirds tax revenue and one-third population of the Länder. This ensures a suitable and fair distribution among federal states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In principle, the distribution algorithm follows Section 46(2) of the Asylum Act (AsylG) and, in addition to the responsibility of the individual federal states for the countries of origin, takes into account their target/actual deviation from the admission obligation (actual variance), which is calculated on the basis of the quota according to the Königstein Key.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information about distribution quotas for each federal states is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -915,51 +935,52 @@
         <w:t xml:space="preserve">Initial reception facilities (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstaufnahmeeinrichtung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> All arriving migrants must register and report their arrival with a state organisation (Section 22 </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), either at the border, where they will be allocated to an initial reception facility, or within the country. Besides reporting to a security authority (e.g. the police), immigration authority or with a reception facility, they can also directly register with the initial reception facilities, the Arrival Centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ankunftszentren</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) or AnkER facilities, depending on each respective facility of the federal state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -1015,93 +1036,95 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AnkER facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The fundamental concept underlying arrival centres was further enhanced with the AnkER and functionally equivalent facilities (the acronym AnkER stands for arrival, decision and return facilities). AnkER facilities are initial reception centres hosting asylum seekers for a period of up to 24 months and fall within the scope of initial reception centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahmeeinrichtungen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) (Section 47 </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The key element of the AnkER concept is the bundling of all the functions and responsibilities from the asylum application and the decision to the allocation to municipalities and initial measures to prepare for the integration or the return of asylum applicants. All role players directly involved in the asylum process are present in the AnkER facility. The Federal Office for Migration and Refugees currently has branch offices in nine AnkER facilities and eight functionally equivalent facilities. In the coalition agreement for the 20th legislative period of the German parliament, the SPD, the Alliance 90/The Greens and the FDP have decided not to continue with the AnkER concept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Collective accommodation centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeinschaftsunterkunft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The centres are shared accommodation facilities which are decentralised for applicants who no longer have to live in the initial reception centres and who are waiting for the decision on their application (Section 53 </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decentralised accommodation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Accommodation for applicants in private houses, flats, hotels, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1594,51 +1617,52 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ankunftszentren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) and</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnkER facilities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zentrum für Ankunft, Entscheidung, Rückführung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> /Centre for arrival, decision and return)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -2633,51 +2657,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 44(2a) of the Asylum Act requires federal states to have measures and provide specific support to ensure the protection of women and vulnerable persons in initial reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no systematic assessment procedure for vulnerable persons, although special needs are to be taken into account as part of the admission procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AnkER centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and functionally equivalent reception centres usually provide for separate accommodation for women and other applicants with special needs. Some AnkER centres and functionally equivalent centres have separate accommodation for LGBTIQ persons. Several cities, authorities and NGOs also have opened specialised accommodation centres for LGBTIQ persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children are placed by the Youth Welfare Office which ensures that they are accommodated with a suitable person (e.g. foster family, relatives) or in a suitable facility (‘clearing houses’ specialised in caring for unaccompanied minors, or youth welfare facilities). Unaccompanied minors do not generally stay where they have arrived as they can be sent to other places throughout Germany as part of the quota distribution system (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Königsteiner Schlüssel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
@@ -2695,51 +2720,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The nature and amount of the benefits are regulated by the Asylum Seekers’ Benefits Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylbewerberleistungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), including basic benefits such as food, housing, heating, clothing, healthcare and personal hygiene, household durables and consumables, benefits to cover personal daily requirements, benefits in case of sickness, pregnancy and birth, as well as individual benefits, depending on the individual case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2868,63 +2894,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basic benefits (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundleistungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">): Assistance under the </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers' Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> which cover costs for food, accommodation, heating, clothing, personal hygiene and consumer goods for the household as well as the personal needs of everyday life, such as public transport and mobile phones (Section 3 (1) </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duration and recurrence </w:t>
             </w:r>
           </w:p>
@@ -2950,92 +2978,94 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monthly financial allowance/vouchers granted are laid down in Section 3a of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All applicants falling under the categories of Section 1 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of provision</w:t>
             </w:r>
           </w:p>
@@ -3506,51 +3536,52 @@
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The right to work is noted in the residence permit, which is issued by the responsible Foreigners’ Authority. There are no costs to be covered by the asylum applicant. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A work permit is generally a </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prerequisite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. The employer hiring a foreigner must check the work permit and keep a copy of the residence permit certificate for the duration of the employment. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum seekers are not allowed to be self-employed; they have to apply for an employment permit by proving that there is a concrete job offer. All job centres (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsämter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) review labour conditions. </w:t>
@@ -4011,51 +4042,52 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">values that are important in Germany, such as freedom of religion, tolerance and gender equality. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The orientation course is completed by taking the "Life in Germany" test. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information about orientation courses for asylum applicants are available </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">from BAMF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
@@ -4164,51 +4196,52 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Topics covered in the language course vary depending on which type of course the applicant attends, e.g. a youth integration course will cover topics that are of particular interest to young people such as applying for an apprenticeship. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The final stage of the language course consists of the "German language test for immigrants". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information about language courses for asylum applicants are available</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> from BAMF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -4268,51 +4301,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 1a of the Asylum Seekers' Benefits Act (</w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylbewerberleistungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), material reception conditions can be reduced to the basic necessary benefits only in the following circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person is under the duty to leave but has not left the country until a certain date, although this would have been feasible;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4557,199 +4591,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D7A5A33B"/>
+    <w:nsid w:val="7A2B9AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4853,51 +4920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E12C8BC8"/>
+    <w:nsid w:val="6493D702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5001,51 +5068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EEAC3D55"/>
+    <w:nsid w:val="35164B8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5149,51 +5216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="56ABCEAA"/>
+    <w:nsid w:val="4AA724B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5297,51 +5364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F98A8F1B"/>
+    <w:nsid w:val="61C22EAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5445,51 +5512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EA861FC7"/>
+    <w:nsid w:val="FC357429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5593,51 +5660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2A072BFD"/>
+    <w:nsid w:val="2BB2516D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5741,51 +5808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6AFCE7B0"/>
+    <w:nsid w:val="D8C11642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5889,51 +5956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="25645E7A"/>
+    <w:nsid w:val="CD91C81B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6037,51 +6104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="135D4147"/>
+    <w:nsid w:val="E284049B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6185,51 +6252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5E39123D"/>
+    <w:nsid w:val="2922C8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6492,51 +6559,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justiz-bw.de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/asgiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/ias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mik.brandenburg.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.bremen.de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburg.de/innenbehoerde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.hessen.de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regierung-mv.de/Landesregierung/im/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mi.niedersachsen.de/startseite/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mkjfgfi.nrw/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mffki.rlp.de/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saarland.de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smi.sachsen.de/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mi.sachsen-anhalt.de/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schleswig-holstein.de/DE/landesregierung/ministerien-behoerden/VIII/viii_node.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innen.thueringen.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Erstverteilung/erstverteilung-node.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Behoerde/Aufbau/Standorte/standorte-node.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/Forschung/Forschungsberichte/fb37-evaluation-anker-fg-einrichtungen.pdf?__blob=publicationFile&amp;v=15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/__3.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmas.de/EN/Our-Topics/Info-for-asylum-seekers/Asylum-procedure.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/Integration/ZugewanderteTeilnehmende/Integrationskurse/InhaltAblauf/inhaltablauf-node.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/BJNR107410993.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>