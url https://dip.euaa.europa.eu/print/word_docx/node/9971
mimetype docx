--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -4772,51 +4772,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A2B9AEE"/>
+    <w:nsid w:val="3789CA1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4920,51 +4920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6493D702"/>
+    <w:nsid w:val="EE59BDF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5068,51 +5068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="35164B8B"/>
+    <w:nsid w:val="86B80381"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5216,51 +5216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4AA724B0"/>
+    <w:nsid w:val="CEE4578F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5364,51 +5364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="61C22EAF"/>
+    <w:nsid w:val="F192E169"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5512,51 +5512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FC357429"/>
+    <w:nsid w:val="05C0C179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5660,51 +5660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2BB2516D"/>
+    <w:nsid w:val="6BAC4291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5808,51 +5808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D8C11642"/>
+    <w:nsid w:val="94AF7222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5956,51 +5956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CD91C81B"/>
+    <w:nsid w:val="6C301D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6104,51 +6104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E284049B"/>
+    <w:nsid w:val="609C7E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6252,51 +6252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2922C8CC"/>
+    <w:nsid w:val="18D89076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>