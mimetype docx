--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -7,121 +7,790 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9931" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9932" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9933" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9934" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9935" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9936" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9937" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9938" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9939" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9941" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9942" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9943" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9944" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9945" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9946" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9947" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9948" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9949" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9950" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9951" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9953" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9954" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9955" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9956" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9957" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9958" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9959" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9960" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9961" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9962" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9963" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9964" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9965" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9966" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9967" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9968" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9969" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9970" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 11/11/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Reception Conditions Directive and has transposed its provisions through the Asylum Act, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ((AsylG).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 September 2008: Germany transposes the recast Reception Conditions Directive by the Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz ((AsylG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -209,520 +878,520 @@
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception in Germany falls under the responsibility of the 16 Länder. The organisational charts of the ministries responsible are available on their websites: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Baden-Württemberg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium der Justiz und für Migration</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.justiz-bw.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bayern</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bayerisches Staatsministerium des Innern, für Sport und Integration</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.berlin.de/sen/asgiva</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlin</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senatsverwaltung für Arbeit, Soziales, Gleichstellung, Integration, Vielfalt und Antidiskriminierung</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.berlin.de/sen/ias</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brandenburg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium des Innern und für Kommunales des Landes Brandenburg</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.mik.brandenburg.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bremen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Die Senatorin für Soziales, Jugend, Frauen, Integration und Sport</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.soziales.bremen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Behörde für Inneres und Sport</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hamburg.de/innenbehoerde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hessen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hessisches Ministerium für Arbeit, Integration, Jugend und Soziales</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.soziales.hessen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mecklenburg-Vorpommern</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres, Bau und Digitalisierung Mecklenburg-Vorpommern</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regierung-mv.de/Landesregierung/im/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedersachsen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Niedersächsisches Ministerium für Inneres und Sport</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mi.niedersachsen.de/startseite/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nordrhein-Westfalen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Kinder, Jugend, Familie, Gleichstellung, Flucht und Integration des Landes Nordrhein-Westfalen</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mkjfgfi.nrw/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rheinland-Pfalz</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Familie, Frauen, Kultur und, Integration</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mffki.rlp.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Saarland</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres, Bauen und Sport</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saarland.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sachsen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sächsisches Staatsministerium des Innern</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.smi.sachsen.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sachsen-Anhalt</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Inneres und Sport des Landes Sachsen-Anhalt</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mi.sachsen-anhalt.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schleswig-Holstein</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerium für Soziales, Jugend, Familie, Senioren, Integration und Gleichstellung des Landes Schleswig-Holstein</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.schleswig-holstein.de/DE/landesregierung/ministerien-behoerden/VIII/viii_node.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thüringen</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thüringer Ministerium für Inneres und Kommunales</w:t>
       </w:r>
       <w:br/>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://innen.thueringen.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A centralised data collection system, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EASY</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstverteilung Asylbewerber</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), is used to distribute refugees and asylum seekers among federal states and to collect data on the availability of places in the initial/first reception centres across Germany. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -734,51 +1403,51 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeinsame Wissenschaftskonferenz</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – GWK) and takes into consideration two-thirds tax revenue and one-third population of the Länder. This ensures a suitable and fair distribution among federal states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In principle, the distribution algorithm follows Section 46(2) of the Asylum Act (AsylG) and, in addition to the responsibility of the individual federal states for the countries of origin, takes into account their target/actual deviation from the admission obligation (actual variance), which is calculated on the basis of the quota according to the Königstein Key.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information about distribution quotas for each federal states is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available</w:t>
       </w:r>
     </w:p>
@@ -871,112 +1540,112 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are three types of accommodation for asylum seekers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initial reception centres, including arrival centres, AnkER facilities and special reception centres;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collective accommodation centres;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decentralised accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Initial reception facilities (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erstaufnahmeeinrichtung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> All arriving migrants must register and report their arrival with a state organisation (Section 22 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), either at the border, where they will be allocated to an initial reception facility, or within the country. Besides reporting to a security authority (e.g. the police), immigration authority or with a reception facility, they can also directly register with the initial reception facilities, the Arrival Centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ankunftszentren</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) or AnkER facilities, depending on each respective facility of the federal state.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1033,94 +1702,94 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AnkER facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The fundamental concept underlying arrival centres was further enhanced with the AnkER and functionally equivalent facilities (the acronym AnkER stands for arrival, decision and return facilities). AnkER facilities are initial reception centres hosting asylum seekers for a period of up to 24 months and fall within the scope of initial reception centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aufnahmeeinrichtungen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) (Section 47 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The key element of the AnkER concept is the bundling of all the functions and responsibilities from the asylum application and the decision to the allocation to municipalities and initial measures to prepare for the integration or the return of asylum applicants. All role players directly involved in the asylum process are present in the AnkER facility. The Federal Office for Migration and Refugees currently has branch offices in nine AnkER facilities and eight functionally equivalent facilities. In the coalition agreement for the 20th legislative period of the German parliament, the SPD, the Alliance 90/The Greens and the FDP have decided not to continue with the AnkER concept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Collective accommodation centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeinschaftsunterkunft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The centres are shared accommodation facilities which are decentralised for applicants who no longer have to live in the initial reception centres and who are waiting for the decision on their application (Section 53 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decentralised accommodation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Accommodation for applicants in private houses, flats, hotels, etc.</w:t>
@@ -1584,81 +2253,81 @@
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">36 initial reception centres (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstaufnahmeeinrichtung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) of which: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19 arrival centres (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ankunftszentren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) and</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnkER facilities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zentrum für Ankunft, Entscheidung, Rückführung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> /Centre for arrival, decision and return)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2654,51 +3323,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 44(2a) of the Asylum Act requires federal states to have measures and provide specific support to ensure the protection of women and vulnerable persons in initial reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no systematic assessment procedure for vulnerable persons, although special needs are to be taken into account as part of the admission procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AnkER centres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and functionally equivalent reception centres usually provide for separate accommodation for women and other applicants with special needs. Some AnkER centres and functionally equivalent centres have separate accommodation for LGBTIQ persons. Several cities, authorities and NGOs also have opened specialised accommodation centres for LGBTIQ persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied children are placed by the Youth Welfare Office which ensures that they are accommodated with a suitable person (e.g. foster family, relatives) or in a suitable facility (‘clearing houses’ specialised in caring for unaccompanied minors, or youth welfare facilities). Unaccompanied minors do not generally stay where they have arrived as they can be sent to other places throughout Germany as part of the quota distribution system (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Königsteiner Schlüssel</w:t>
@@ -2717,51 +3386,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The nature and amount of the benefits are regulated by the Asylum Seekers’ Benefits Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylbewerberleistungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), including basic benefits such as food, housing, heating, clothing, healthcare and personal hygiene, household durables and consumables, benefits to cover personal daily requirements, benefits in case of sickness, pregnancy and birth, as well as individual benefits, depending on the individual case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
@@ -2891,64 +3560,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basic benefits (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundleistungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">): Assistance under the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers' Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> which cover costs for food, accommodation, heating, clothing, personal hygiene and consumer goods for the household as well as the personal needs of everyday life, such as public transport and mobile phones (Section 3 (1) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,93 +3644,93 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monthly financial allowance/vouchers granted are laid down in Section 3a of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">All applicants falling under the categories of Section 1 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Seekers’ Benefits Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3387,197 +4056,197 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Generally asylum applicants are not allowed to take paid employment as long as they are required to stay in an initial reception centre, arrival centre or AnkER facility. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In principle, labour market access is possible in the following cases: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
-[...10 lines deleted...]
-                <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">after 3 months for asylum seekers who are not obliged to live in an initial reception centre</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">after 9 months for asylum seekers without minor children (even if they are obliged to live in an initial reception centre).</w:t>
+              <w:t xml:space="preserve">Asylum seekers have access to the labour market</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tolerated persons have access to the labour market after 6 months if they are obliged to live in an initial reception centre, otherwise after 3 months.</w:t>
+              <w:t xml:space="preserve">after 3 months for asylum seekers who are not obliged to live in an initial reception centre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">No labour market access exists during the first 3 months of residence for the period of stay in an initial reception centre (Sections 47 and 61 Asylum Act), for</w:t>
+              <w:t xml:space="preserve">after 6 months for asylum seekers with minor children</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">after 9 months for asylum seekers without minor children (even if they are obliged to live in an initial reception centre).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">asylum seekers whose asylum procedure has been rejected as manifestly unfounded or inadmissible and no suspensive effect of the action has been ordered;</w:t>
+              <w:t xml:space="preserve">Tolerated persons have access to the labour market after 6 months if they are obliged to live in an initial reception centre, otherwise after 3 months.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">for tolerated persons who are themselves responsible for the obstacle to a removal or who have violated their duty to cooperate in the removal procedure;</w:t>
+              <w:t xml:space="preserve">No labour market access exists during the first 3 months of residence for the period of stay in an initial reception centre (Sections 47 and 61 Asylum Act), for</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">asylum seekers whose asylum procedure has been rejected as manifestly unfounded or inadmissible and no suspensive effect of the action has been ordered;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">for tolerated persons who are themselves responsible for the obstacle to a removal or who have violated their duty to cooperate in the removal procedure;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">for applicants from a safe country of origin who filed an asylum application after 31 August 2015. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If the applicant is not from a safe country of origin and the application has not been rejected as clearly unfounded or inadmissible, after 9 months the applicant may be given the right to work by the Federal Employment Agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The right to work is noted in the residence permit, which is issued by the responsible Foreigners’ Authority. There are no costs to be covered by the asylum applicant. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A work permit is generally a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prerequisite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. The employer hiring a foreigner must check the work permit and keep a copy of the residence permit certificate for the duration of the employment. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum seekers are not allowed to be self-employed; they have to apply for an employment permit by proving that there is a concrete job offer. All job centres (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsämter</w:t>
@@ -3922,322 +4591,322 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Each integration course consists of a language course and an orientation course. The general integration course comprises 700 lesson units. Depending on the orientation of the course that applies to the applicant, the course may last for up to 1,000 lessons in total. Applicants who already have a good starting point may also take the integration course as a fast-track course consisting of 430 lesson units. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The following asylum applicants are eligible to participate in integration courses:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum applicants with good prospects to remain;</w:t>
-            </w:r>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">The orientation course covers topics, such as: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">the German legal system, history and culture;</w:t>
+              <w:t xml:space="preserve">Persons with temporary suspension of deportation status (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geduldete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">) who hold a residence permit in accordance with Section 60a, subsection (2), third sentence of the Residence Act (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AufenthG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Persons with a residence permit in accordance with Section 25, subsection (5) of the Residence Act. Applicants attend the orientation course following on from the language course which takes 100 lesson hours to complete. The fast-track course version lasts 30 lesson units. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The orientation course covers topics, such as: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">rights and obligations in Germany;</w:t>
+              <w:t xml:space="preserve">the German legal system, history and culture;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">forms of community life;</w:t>
+              <w:t xml:space="preserve">rights and obligations in Germany;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">forms of community life;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">values that are important in Germany, such as freedom of religion, tolerance and gender equality. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The orientation course is completed by taking the "Life in Germany" test. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information about orientation courses for asylum applicants are available </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">from BAMF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The German language course forms part of the integration course and takes up a total of 600 lesson units (with special courses up to 900 lesson units). The fast-track course consists of 400 lesson units. The language course covers aspects of everyday life including: work and career, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">basic and further training,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bringing up and raising children,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">shopping/trade/consumption,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">leisure time and social interaction,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">health and hygiene/human body,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">media and media use, and</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">housing. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The course also includes aspects such as how to write letters and e-mails in German, complete forms, make telephone calls and apply for jobs. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Topics covered in the language course vary depending on which type of course the applicant attends, e.g. a youth integration course will cover topics that are of particular interest to young people such as applying for an apprenticeship. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The final stage of the language course consists of the "German language test for immigrants". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">More information about language courses for asylum applicants are available</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> from BAMF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means</w:t>
       </w:r>
     </w:p>
@@ -4298,188 +4967,188 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 1a of the Asylum Seekers' Benefits Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylbewerberleistungsgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), material reception conditions can be reduced to the basic necessary benefits only in the following circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person is under the duty to leave but has not left the country until a certain date, although this would have been feasible;</w:t>
-      </w:r>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Applicants or persons with a subsequent asylum application (unless they are not responsible for the breach of the duty):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Applicants who fail to fulfil their general duty of cooperation with the authorities;</w:t>
+        <w:t xml:space="preserve">A person who has entered Germany (solely) for the purpose of receiving benefits and whose obligation to leave is enforceable or who is in possession of a ‘tolerated stay’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Applicants who fail to submit any documents that they carry in order to clarify their identity;</w:t>
+        <w:t xml:space="preserve">A person’s removal procedure had been scheduled but could not be carried out and the person is responsible for this fact;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Applicants who fail to respect the deadline for lodging their application with BAMF;</w:t>
+        <w:t xml:space="preserve">A person has been allocated to a different EU Member State under an EU redistribution mechanism (such as the EU relocation scheme, but not including Dublin cases);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Applicants who fail to provide the necessary information, documents for the purposes of the asylum procedure.</w:t>
+        <w:t xml:space="preserve">A person has already been granted international protection in another EU Member State or in another EU Dublin State or has been granted residence right for another reason;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants or persons with a subsequent asylum application (unless they are not responsible for the breach of the duty):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Applicants who fail to fulfil their general duty of cooperation with the authorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants who fail to submit any documents that they carry in order to clarify their identity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants who fail to respect the deadline for lodging their application with BAMF;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants who fail to provide the necessary information, documents for the purposes of the asylum procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Applicants who intentionally or through gross negligence do not use up assets before claiming benefits under the Asylum Seekers' Benefits Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Some of the reception rights may also be curtailed when applicants come from a safe country of origin or when their application was rejected as manifestly unfounded or as inadmissible: they are not entitled to the limited form of integration and education measures or to a work permit after three months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
@@ -4493,52 +5162,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId32"/>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4603,51 +5272,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4772,51 +5441,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3789CA1D"/>
+    <w:nsid w:val="DB8E902E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4920,51 +5589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EE59BDF4"/>
+    <w:nsid w:val="7771A94D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5068,51 +5737,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86B80381"/>
+    <w:nsid w:val="2F5DA3C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="A08A8567"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5215,52 +6032,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CEE4578F"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="BB65D384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5363,52 +6180,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F192E169"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="49739AE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5511,52 +6328,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="05C0C179"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="72481D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5659,52 +6476,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6BAC4291"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="D62A0602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5807,52 +6624,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="94AF7222"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="1EA2AF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5955,52 +6772,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6C301D30"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="3D1BD095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6103,52 +6920,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="609C7E1B"/>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="6211E85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6251,52 +7068,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="18D89076"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="4DC56EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6431,50 +7248,53 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6555,51 +7375,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justiz-bw.de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/asgiva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/ias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mik.brandenburg.de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.bremen.de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburg.de/innenbehoerde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.hessen.de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regierung-mv.de/Landesregierung/im/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mi.niedersachsen.de/startseite/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mkjfgfi.nrw/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mffki.rlp.de/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saarland.de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smi.sachsen.de/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mi.sachsen-anhalt.de/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schleswig-holstein.de/DE/landesregierung/ministerien-behoerden/VIII/viii_node.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innen.thueringen.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Erstverteilung/erstverteilung-node.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0244" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Behoerde/Aufbau/Standorte/standorte-node.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/Forschung/Forschungsberichte/fb37-evaluation-anker-fg-einrichtungen.pdf?__blob=publicationFile&amp;v=15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/__3.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmas.de/EN/Our-Topics/Info-for-asylum-seekers/Asylum-procedure.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/Integration/ZugewanderteTeilnehmende/Integrationskurse/InhaltAblauf/inhaltablauf-node.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/BJNR107410993.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9931" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9932" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9937" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9938" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9941" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9943" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9944" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9950" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9957" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9958" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9959" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9960" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9964" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9966" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9967" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9968" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9969" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justiz-bw.de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/asgiva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berlin.de/sen/ias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mik.brandenburg.de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.bremen.de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hamburg.de/innenbehoerde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soziales.hessen.de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regierung-mv.de/Landesregierung/im/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mi.niedersachsen.de/startseite/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mkjfgfi.nrw/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mffki.rlp.de/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saarland.de" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smi.sachsen.de/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mi.sachsen-anhalt.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schleswig-holstein.de/DE/landesregierung/ministerien-behoerden/VIII/viii_node.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://innen.thueringen.de/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Erstverteilung/erstverteilung-node.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Behoerde/Aufbau/Standorte/standorte-node.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/Forschung/Forschungsberichte/fb37-evaluation-anker-fg-einrichtungen.pdf?__blob=publicationFile&amp;v=15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/__3.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmas.de/EN/Our-Topics/Info-for-asylum-seekers/Asylum-procedure.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/Integration/ZugewanderteTeilnehmende/Integrationskurse/InhaltAblauf/inhaltablauf-node.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/asylblg/BJNR107410993.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>