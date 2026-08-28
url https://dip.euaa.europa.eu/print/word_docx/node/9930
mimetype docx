--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,145 +7,403 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9916" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9917" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9918" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9919" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9920" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9921" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9922" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9923" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9924" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9925" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9926" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9927" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9928" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9929" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany is bound by EU legislation and has transposed relevant provisions through the Asylum Act | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AsylG), (2 September 2008) and the Administrative Procedure Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Verwaltungsverfahrensgesetz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (VwVfG) (May 25th 1976) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (2 September 2008)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Administrative Procedure Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Verwaltungsverfahrensgesetz (VwVfG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (May 25th 1976)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -229,278 +487,285 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundespolizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police of federal state | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landespolizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal states (at reception facilities, foreigners authorities and arrival centres)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal states (at reception facilities, foreigners authorities and arrival centres)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit of Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
@@ -563,90 +828,93 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Office for Migration and Refugees | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesamt für Migration und Flüchtlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BAMF)  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Ministry of the Interior and Community | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bundesministerium des Innern und für Heimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (BMI)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Federal Foreign Office | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auswärtiges Amt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (AA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR and implementing partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -660,130 +928,134 @@
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The screening procedure is conducted by the (federal) police, foreign offices, reception facilities and the Federal Office for Migration and Refugees (BAMF). During this process, asylum-related information is provided to third-country nationals as stipulated under Articles 14, 20, 22, and 23 of Asylum Law. This information is delivered in written format.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about the asylum procedure primarily through group sessions which are organised by the Federal Office. These sessions take place before the formal lodging of an application and participation is voluntary. Additionally, the Federal Office provides information through its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">official website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ankommen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” app, both of which present the procedural stages and related rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information covers all stages of the asylum procedure, from lodging and registering an application to subsequent steps and applicable timelines. It also addresses the rights and obligations of applicants, ensuring transparency and informed participation in the process. Special emphasis is placed on applicants with vulnerabilities, such as unaccompanied minors and survivors of human trafficking. The “Ankommen” app highlights the availability of specialised case officers for such individuals, while the BAMF website includes resources on specific issues like female genital mutilation/cutting (FGM/C).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The materials provided are developed and produced by the Federal Office and are made available in multiple languages, including German, French, English, Arabic and Farsi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For third-country nationals in detention who express a desire to seek international protection, the detention facility provides information on their right to lodge an application. This is done in writing, as specified under Article 14(2) of Asylum Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ankommen App</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Federal Office for Migration and Refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During their first contact with the authorities, such as the federal police, state police or Foreigners’ Authorities, asylum applicants .receive information on the application of the Dublin III Regulation. If, at a later stage, the asylum authority realizes that information was not initially distributed or if an applicant requires additional information, it will be provided at subsequent stages of the asylum procedure. These interactions typically occur at local branches of the Federal Office for Migration and Refugees (BAMF) or other responsible entities where applicants express their initial wish to seek asylum.</w:t>
       </w:r>
@@ -812,117 +1084,121 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When applicants are notified of a transfer decision under the Dublin procedure, they simultaneously receive information on available legal remedies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For more information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stages of the German Asylum Procedure: An overview of procedural steps and their legal basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource Link</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview of Asylum Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Asylum Procedure: Your Rights and Obligations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information Brochure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Procedure Video</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An admissibility interview is conducted at the time of lodging the application. Information on this interview is provided both orally and in writing during the admissibility interview itself.</w:t>
       </w:r>
@@ -1058,52 +1334,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information not currently available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1156,199 +1432,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EABD4ED8"/>
+    <w:nsid w:val="468E7D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1452,51 +1761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1ACF07A4"/>
+    <w:nsid w:val="006FFA8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1600,51 +1909,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="467929F5"/>
+    <w:nsid w:val="C6D9AA9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="43CDEEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1755,50 +2212,53 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1879,55 +2339,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/EN/gesetztestexte/VwVfg_en.pdf?__blob=publicationFile&amp;amp;v=3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/AnkunftRegistrierung/ankunftregistrierung-node.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/ministerium/ministerium-node.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auswaertiges-amt.de/de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankommenapp.de/APP/DE/Startseite/startseite-node.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/das-deutsche-asylverfahren.html;jsessionid=52811A6345EE7BFE90CD0AA887BB36EA.intranet241?nn=282388" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/ablaufasylverfahrens-node.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/begleitbroschuere-asylfilm.html?nn=282656" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Videos/EN/AsylFluechtlingsschutz/informationen-asylverfahren.html?nn=282656" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9916" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9919" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9921" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9923" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9924" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9925" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9926" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9927" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/downloads/EN/gesetztestexte/VwVfg_en.pdf?__blob=publicationFile&amp;amp;v=3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/AnkunftRegistrierung/ankunftregistrierung-node.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/DE/ministerium/ministerium-node.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auswaertiges-amt.de/de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/DE/Startseite/startseite_node.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankommenapp.de/APP/DE/Startseite/startseite-node.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/das-deutsche-asylverfahren.html;jsessionid=52811A6345EE7BFE90CD0AA887BB36EA.intranet241?nn=282388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/ablaufasylverfahrens-node.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/EN/AsylFluechtlingsschutz/Asylverfahren/begleitbroschuere-asylfilm.html?nn=282656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Videos/EN/AsylFluechtlingsschutz/informationen-asylverfahren.html?nn=282656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>