--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -7,144 +7,759 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legal assistance and representation - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9878" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9879" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9880" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9881" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9882" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9883" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9884" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to premises</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9886" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirements: Means test and merits test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9887" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Modalities to submit a request for legal aid</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9888" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Outcome of the request for legal aid</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9889" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation at first instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9890" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Service provider</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9891" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope of legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9892" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9893" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9894" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Aspects related to special procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9895" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Aspects related to applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9896" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation in appeals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9897" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Service provider</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9898" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope of legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9899" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9900" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of appeal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9901" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9902" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Aspects related to applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9903" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to counselling in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9904" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to legal aid while in detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9905" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9906" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Selection, qualifications and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9907" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mechanisms for quality assurance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9909" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Inter-institutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9910" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation for related procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9911" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9912" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Family reunification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9913" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary protection procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9914" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Beneficiaries of international protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (2 September 2008)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/09/2008: Germany transposed the recast Reception Conditions Directive by Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz ((AsylG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/09/2008: Germany transposed the recast Asylum Procedures Directive by the Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dublin III regulation is directly applicable in Germany, however, reference to the regulation can be found in the Asylum Act | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (AsylG)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -224,54 +839,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at first instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> negative decision of the Federal Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> can be appealed at an administrative court, as stipulated in the Asylum Act (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylgesetz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). In accordance with the Code of Administrative Court Procedure (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwaltungsgerichtsordnung</w:t>
@@ -312,54 +928,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance at second instance determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appeal on points of fact</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and law can only be lodged against a ruling of the administrative court if it has been admitted by the Higher Administrative Court in response to an application (filed by the asylum applicant or by the Federal Office). Those concerned must have legal representation before the Higher Administrative Courts and the Federal Administrative Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance for other related procedures</w:t>
             </w:r>
           </w:p>
@@ -381,66 +998,68 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">section 12a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Federal Government shall support an independent, cost free, individual and voluntary asylum procedure counselling. This asylum procedure counselling includes information on the procedure and may also include legal services in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Services Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The counselling shall take into account the particular circumstances of the applicant, e.g. if special procedural guarantees or special reception needs are required. Advice shall be provided prior to the interview and may be provided until the asylum procedure has been concluded. The providers of asylum procedure counselling shall transmit personal data to the Federal Office and to the responsible federal state authority or body which indicate that the applicant requires special procedural guarantees or has special reception needs, if the applicant explicitly gave consent to the transmission of the data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to premises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
     </w:p>
@@ -607,66 +1226,68 @@
         <w:t xml:space="preserve">Information currently not available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aspects related to special procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants, whose asylum application got rejected in the airport procedure, are entitled to free and independent legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to access to facilities for civil society organisations which provide legal information and assistance, the Federal Administrative Court </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on 28 March 2023 that the asserted right to access is not provided nor under national law neither in the recast APD. The court also mentioned that based on the revised Section 12a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AsylG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as of 1st January 2023, the counselling, although state funded, will be provided independently from the authorities but it does not include the possibility for these providers to access the reception facilities without prior mandates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court emphasised that the NGO cannot claim that such a right derives from previous administrative practice in connection with the principle of protection of legitimate expectations or from the requirement of equal treatment with other organisations with access rights because neither the recast APD or Article 18 (2)(c) RCD do not grant legal advisers and NGOs a right to access reception facilities without prior authorisation by an asylum seeker. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court clarified that the access of legal counsel or consultants and relevant national and international organisations to help the applicants as provided by the aforementioned legislation, presupposes the desire for advice previously expressed by a specific asylum seeker without adding unreasonable difficulties in the provision of such counselling. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -812,66 +1433,68 @@
         <w:t xml:space="preserve">There are no specific regulations for legal assistance in Dublin procedures. There is the possibility to apply for legal aid for the appeal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to legal aid while in detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants, whose asylum application got rejected in the airport procedure, are entitled to free and independent legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to access to facilities for civil society organisations which provide legal information and assistance, the Federal Administrative Court </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on 28 March 2023 that the asserted right to access is not provided nor under national law neither in the recast APD. The court also mentioned that based on the revised </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 12a AsylG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as of 1st January 2023, the counselling, although state funded, will be provided independently from the authorities but it does not include the possibility for these providers to access the reception facilities without prior mandates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court emphasised that the NGO cannot claim that such a right derives from previous administrative practice in connection with the principle of protection of legitimate expectations or from the requirement of equal treatment with other organisations with access rights because neither the recast APD or Article 18 (2)(c) RCD do not grant legal advisers and NGOs a right to access reception facilities without prior authorisation by an asylum seeker. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court clarified that the access of legal counsel or consultants and relevant national and international organisations to help the applicants as provided by the aforementioned legislation, presupposes the desire for advice previously expressed by a specific asylum seeker without adding unreasonable difficulties in the provision of such counselling. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -982,52 +1605,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of international protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1080,197 +1703,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Legal assistance and representation - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="54154A68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1349,55 +2157,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Rechtsmittel/rechtsmittel-node.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_rdg/englisch_rdg.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0177" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9878" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9879" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9883" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9886" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9887" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9888" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9889" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9897" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9905" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9906" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/EN/Themen/AsylFluechtlingsschutz/AblaufAsylverfahrens/Rechtsmittel/rechtsmittel-node.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_rdg/englisch_rdg.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3322" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>