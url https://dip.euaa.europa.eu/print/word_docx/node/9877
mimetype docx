--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,220 +7,508 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9856" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9857" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9858" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9859" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9860" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9861" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9863" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9864" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9865" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9866" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9867" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9868" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9869" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9870" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9872" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9873" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9874" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Asylum and Migration Management Regulation which replaces the Dublin III Regulation and has transposed their provisions through the Asylum Act | Asylgesetz </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">[DE]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">[EN]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and Residence Act | Aufenthaltsgesetz </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">[DE]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">[EN]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 September 2008: Asylum Act, Asylgesetz (AsylG), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (in DE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Last amended by Article 9 of the Act of 9 July 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">English translation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> only covers changes until the amendments introduced by Article 2 of the Act of 11 March 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 February 2008:Residence Act (Act on the Residence, Economic Activity and Intergation of Foreigners in the Federal territory), Aufenthaltsgesetz - AufenthG : Gesetz über den Aufenthalt, die Erwerbstätigkeit und die Integration von Ausländern im Bundesgebiet, (source used in DE), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">AufenthG (in DE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Last amended by Article 3 of the Act of 9 July 2021 (BGBI. I S. 2467).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act (in EN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (English translation includes the amendment(s) to the Act by Article 4b of the Act of 17 February 2020, Federal Law Gazette I p. 166).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
@@ -738,307 +1026,307 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Asylum Act provide several grounds for immigration detention. Detention can usually only be ordered by a judge. In cases of entry by air, non-citizens from a safe country of origin or without identity documents who apply for asylum with the border authority may be kept in custody at the airport during the asylum procedure for up to two days if the Federal Office for Migration and Refugees has not taken a decision on the asylum application and up to two weeks if the court has not taken a decision on an application for temporary relief for which the asylum seeker must apply within three day of the rejection of his asylum application. (Asylum Act, Section 18(a)). However, an application for asylum in it self does not constitute sufficient reason for custody or arrest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides a legal basis for the detention of persons in the Dublin procedure (this was introduced by legislative changes to the Residence Act of 27 July 2015 (Federal Law Gazette I No 32/2015) and later changed through Federal Law Gazette I No 31/2019). According to Section 2(14), the criteria in connection to Section 62(3a,3b Nr. 1-5) for a significant risk of absconding in return procedures should also apply in Dublin transfer procedures. Namely:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner deceives the authorities about his/her identity or has suppressed or destroyed identity or travel documents or used a false identity (detailed in Section 62 (3b) of the Residence Act);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner without excuse did not present himself/herself at the place indicated by the authorities to conduct a hearing or medical examination, provided that the foreigner was informed of the possibility of detention (detailed in Section 62 (3a) 2 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit for departure has expired and the foreigner has changed his/her place of residence despite being advised of the obligation to notify the authorities, without giving the competent authority an address at which he/she can be reached (Section 62 (3a) 3 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner is staying on the territory despite already being banned from entry and residence (Section 62 (3) 4 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has already evaded deportation in the past (Section 62 (3a) 5 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has expressly declared that he/she intends to evade deportation (Section 62 (3a) 6 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Residence Act, Section 2(14 Nr. 1,2) adds two more criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner left a Member State before the proceedings were concluded to determine competence or to examine an application for international protection and the circumstances of apprehension in the in federal territory provide concrete indications that he/she does not intend to visit the competent Member State in the foreseeable future;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has previously lodged several applications for asylum in Member States other than Germany and has left the other Member State(s) without awaiting the outcome of the procedure to establish the competent state or the results of the application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At ports of entry, if a non-citizen is refused entry but the refusal cannot be enforced immediately, then the person is placed in ‘detention pending exit from the federal territory’ (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zurückweisungshaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) (Section 15(5) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At airports, if a non-citizen is refused entry and ‘detention pending exit from the federal territory’ is not applied, the person is taken to an airport transit area or other place of accommodation for up to fourteen days from which exit from Germany is possible (Section 15 (6) Residence Act).This detention does not constitute custody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1046,63 +1334,63 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person can be placed in custody to secure a removal (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sicherunghaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) if there is a risk of absconding and a removal order has been issued in accordance with Section 58a of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (special danger to the security of the Federal Republic of Germany or a terrorist threat), but cannot be enforced immediately; (Section 62(3) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In order to prepare the expulsion or the deportation order a person may be placed in custody (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbereitungshaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) if a decision on expulsion or the deportation order can not be reached immediately and deportation would be more difficult or impossible without such detention. A person who resides in Germany in violation of an existing entry and residence ban and has no permission to enter Germany can be taken into custody by judicial order for the purpose of preparing a deportation warning if the person poses a significant risk to the life and limb of others or to significant legally protected interests of internal security or if they are subject to expulsion order on the ground of a particularly serious public interest in expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1110,99 +1398,99 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be imposed once an application has been rejected as inadmissible because another Member State was found responsible for the asylum procedure. In these cases, the legal basis for ordering and prolonging detention is the same as for other forms of detention pending a deportation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Residence Act provides a legal basis for the detention of persons in the Dublin procedure (this was introduced by legislative changes to the Residence Act of 27 July 2015 (Federal Law Gazette I No 32/2015) and later changed through Federal Law Gazette I No 31/2019). According to Section 2(14), the criteria in connection to Section 62(3a,3b Nr. 1-5) for a significant risk of absconding in return procedures should also apply in Dublin transfer procedures. Namely:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner deceives the authorities about his/her identity or has suppressed or destroyed identity or travel documents or used a false identity (detailed in Section 3b of the Residence Act);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner without excuse did not present himself/herself at the place indicated by the authorities to conduct a hearing or medical examination (detailed in Section 62 (3a) No. 2 of the residence Act), provided that the foreigner was informed of the possibility of detention;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit for departure has expired and the foreigner has changed his/her place of residence despite being advised of the obligation to notify the authorities, without giving the competent authority an address at which he/she can be reached (detailed in Section 62 (3a) No. 3 of the residence Act);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has already evaded deportation in the past (detailed in Section 62 (3a) No. 5 of the Residence Act);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has expressly declared that he/she intends to evade deportation (detailed in Section 62 (3a) No. 6 of the Residence Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Residence Act, Section 2(14 Nr. 1,2) adds two more criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner left a Member State before the proceedings were concluded to determine competence or to examine an application for international protection, and the circumstances of apprehension in the federal territory provide concrete indications that he/she does not intend to visit the competent Member State in the foreseeable future; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1481,111 +1769,111 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Visitors/access to external communications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ranges between 4 hours per month (Munich Prison) to several visits per week (Hamburg Prison), to all-day visits and unlimited visiting rights (pre-removal detention centre Eisenhüttenstadt).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to following bodies is regulated:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil society organisations (limited)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs (limited)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lawyer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Journalists</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Family members (limited)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access to education (school for minors, language courses, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are some institutional educational courses available to persons in detention. Residence Act, Section 62(a3) provides that age-dependent needs should be taken into account in line with Article 17 of the Returns Directive. According to this provision, children in detention should have the possibility to engage in leisure activities, including play and recreational activities appropriate to their age, and should have access to education depending on the length of their stay.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1650,52 +1938,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Families with children are only detained as a last resort and careful consideration is given to detaining, for example, pregnant women, single parents, nursing mothers and the elderly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Residence Act decrees that minors (and family with minors) “may be placed in pre-removal detention awaiting a deportation only in exceptional cases and only for as long as is reasonable, taking into account the well-being of the child”. Several states do not detain minors under 16 years of age, others do not do so if the minor is attending school.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1748,51 +2036,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1896,51 +2184,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AA45A802"/>
+    <w:nsid w:val="9CA1D43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2044,51 +2332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E96DD7B2"/>
+    <w:nsid w:val="E1BE2FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2192,51 +2480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E6A92391"/>
+    <w:nsid w:val="47CE8AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2340,51 +2628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7A25323C"/>
+    <w:nsid w:val="2337E8B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2488,51 +2776,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8BB33FAA"/>
+    <w:nsid w:val="5C153633"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="A4DB3651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2649,50 +3085,53 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2773,51 +3212,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/aufenthg_2004/BJNR195010004.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_aufenthg/englisch_aufenthg.html#p0117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0275" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_aufenthg/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9856" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9860" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9861" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9865" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/aufenthg_2004/BJNR195010004.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_aufenthg/englisch_aufenthg.html#p0117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_aufenthg/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>