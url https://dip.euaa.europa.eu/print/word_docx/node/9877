--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -32,486 +32,518 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9856" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9857" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9858" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9859" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9860" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9861" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention in national law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9863" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9864" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9865" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural safeguards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9866" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to information and interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9867" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9868" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Length of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9869" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Judicial review of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9870" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9872" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Conditions of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9873" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9874" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Germany is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Asylum and Migration Management Regulation which replaces the Dublin III Regulation and has transposed their provisions through the Asylum Act | Asylgesetz </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[DE]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[EN]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and Residence Act | Aufenthaltsgesetz </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[DE]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[EN]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 September 2008: Asylum Act, Asylgesetz (AsylG), </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylgesetz (in DE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Last amended by Article 9 of the Act of 9 July 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English translation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> only covers changes until the amendments introduced by Article 2 of the Act of 11 March 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 February 2008:Residence Act (Act on the Residence, Economic Activity and Intergation of Foreigners in the Federal territory), Aufenthaltsgesetz - AufenthG : Gesetz über den Aufenthalt, die Erwerbstätigkeit und die Integration von Ausländern im Bundesgebiet, (source used in DE), </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AufenthG (in DE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Last amended by Article 3 of the Act of 9 July 2021 (BGBI. I S. 2467).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant provisions: </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act (in EN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (English translation includes the amendment(s) to the Act by Article 4b of the Act of 17 February 2020, Federal Law Gazette I p. 166).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
@@ -1029,212 +1061,219 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Asylum Act provide several grounds for immigration detention. Detention can usually only be ordered by a judge. In cases of entry by air, non-citizens from a safe country of origin or without identity documents who apply for asylum with the border authority may be kept in custody at the airport during the asylum procedure for up to two days if the Federal Office for Migration and Refugees has not taken a decision on the asylum application and up to two weeks if the court has not taken a decision on an application for temporary relief for which the asylum seeker must apply within three day of the rejection of his asylum application. (Asylum Act, Section 18(a)). However, an application for asylum in it self does not constitute sufficient reason for custody or arrest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides a legal basis for the detention of persons in the Dublin procedure (this was introduced by legislative changes to the Residence Act of 27 July 2015 (Federal Law Gazette I No 32/2015) and later changed through Federal Law Gazette I No 31/2019). According to Section 2(14), the criteria in connection to Section 62(3a,3b Nr. 1-5) for a significant risk of absconding in return procedures should also apply in Dublin transfer procedures. Namely:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner deceives the authorities about his/her identity or has suppressed or destroyed identity or travel documents or used a false identity (detailed in Section 62 (3b) of the Residence Act);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner without excuse did not present himself/herself at the place indicated by the authorities to conduct a hearing or medical examination, provided that the foreigner was informed of the possibility of detention (detailed in Section 62 (3a) 2 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit for departure has expired and the foreigner has changed his/her place of residence despite being advised of the obligation to notify the authorities, without giving the competent authority an address at which he/she can be reached (Section 62 (3a) 3 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner is staying on the territory despite already being banned from entry and residence (Section 62 (3) 4 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has already evaded deportation in the past (Section 62 (3a) 5 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has expressly declared that he/she intends to evade deportation (Section 62 (3a) 6 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Residence Act, Section 2(14 Nr. 1,2) adds two more criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1268,51 +1307,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At ports of entry, if a non-citizen is refused entry but the refusal cannot be enforced immediately, then the person is placed in ‘detention pending exit from the federal territory’ (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zurückweisungshaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) (Section 15(5) </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At airports, if a non-citizen is refused entry and ‘detention pending exit from the federal territory’ is not applied, the person is taken to an airport transit area or other place of accommodation for up to fourteen days from which exit from Germany is possible (Section 15 (6) Residence Act).This detention does not constitute custody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1337,63 +1377,65 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person can be placed in custody to secure a removal (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sicherunghaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) if there is a risk of absconding and a removal order has been issued in accordance with Section 58a of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (special danger to the security of the Federal Republic of Germany or a terrorist threat), but cannot be enforced immediately; (Section 62(3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). In order to prepare the expulsion or the deportation order a person may be placed in custody (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorbereitungshaft</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) if a decision on expulsion or the deportation order can not be reached immediately and deportation would be more difficult or impossible without such detention. A person who resides in Germany in violation of an existing entry and residence ban and has no permission to enter Germany can be taken into custody by judicial order for the purpose of preparing a deportation warning if the person poses a significant risk to the life and limb of others or to significant legally protected interests of internal security or if they are subject to expulsion order on the ground of a particularly serious public interest in expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -2036,199 +2078,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Germany</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9CA1D43E"/>
+    <w:nsid w:val="FD7443CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2332,51 +2407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E1BE2FCA"/>
+    <w:nsid w:val="33BA872E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2480,51 +2555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47CE8AE5"/>
+    <w:nsid w:val="F52ED528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2337E8B9"/>
+    <w:nsid w:val="C8F836F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2776,51 +2851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5C153633"/>
+    <w:nsid w:val="0D97C8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A4DB3651"/>
+    <w:nsid w:val="78E2D611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3291,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9856" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9860" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9861" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9864" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9865" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9866" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9874" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/asylvfg_1992/BJNR111260992.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_asylvfg/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/aufenthg_2004/BJNR195010004.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/englisch_aufenthg/englisch_aufenthg.html#p0117" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_asylvfg/englisch_asylvfg.html#p0275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesetze-im-internet.de/englisch_aufenthg/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>