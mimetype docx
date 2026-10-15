--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -22,50 +22,57 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive, the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Law No 122/2006 on asylum (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr 122/2006 privind azilul in Romania</w:t>
         </w:r>
@@ -2001,51 +2008,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -2170,51 +2177,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE2D5AB2"/>
+    <w:nsid w:val="CAECC766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2318,51 +2325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2B774235"/>
+    <w:nsid w:val="E132429D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2466,51 +2473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="28F98707"/>
+    <w:nsid w:val="3F7B6DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2614,51 +2621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="35F256AE"/>
+    <w:nsid w:val="6A1524BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2762,51 +2769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3C41C594"/>
+    <w:nsid w:val="27294CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +2917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5CECAC83"/>
+    <w:nsid w:val="9882A2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3058,51 +3065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A76F799B"/>
+    <w:nsid w:val="81612D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3206,51 +3213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1B81D07A"/>
+    <w:nsid w:val="64DF06C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>