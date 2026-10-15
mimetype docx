--- v1 (2026-08-29)
+++ v2 (2026-10-15)
@@ -19,51 +19,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Romania</w:t>
+        <w:t xml:space="preserve">Temporary protection - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9816" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -317,60 +317,67 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9832" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Impact of simultaneous application for international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary Protection - Romania</w:t>
+        <w:t xml:space="preserve">Temporary protection - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 29/08/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania transposed the Temporary Protection Directive on 4 May 2006 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
@@ -3447,51 +3454,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Temporary Protection - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3616,51 +3623,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AEFD43E7"/>
+    <w:nsid w:val="8CBB940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3764,51 +3771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C699229B"/>
+    <w:nsid w:val="9614A639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3912,51 +3919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E4729A11"/>
+    <w:nsid w:val="6AE65F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4060,51 +4067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="21D19C00"/>
+    <w:nsid w:val="939765BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4208,51 +4215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8234C601"/>
+    <w:nsid w:val="79BD0C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4356,51 +4363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="9E44DB98"/>
+    <w:nsid w:val="B8C2C84F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +4511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D43EA529"/>
+    <w:nsid w:val="5D38F5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4652,51 +4659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F31EF110"/>
+    <w:nsid w:val="AE92DFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="16871C33"/>
+    <w:nsid w:val="B2AE22FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4948,51 +4955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D5F0ADA8"/>
+    <w:nsid w:val="3B8F9D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2C019CEF"/>
+    <w:nsid w:val="C498FC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="AD575D2E"/>
+    <w:nsid w:val="A5C6D2DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5392,51 +5399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="AAB0D7D9"/>
+    <w:nsid w:val="AEDE0FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DCB21F38"/>
+    <w:nsid w:val="33CE9641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5688,51 +5695,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EB79E6ED"/>
+    <w:nsid w:val="BCD42C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>