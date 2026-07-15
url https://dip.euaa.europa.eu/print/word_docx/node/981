--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,178 +7,370 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-969" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-970" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-971" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-972" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-974" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-975" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-976" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview to determine the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-977" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-978" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-979" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-980" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the Dublin III Regulation and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia transposes the Dublin III Regulation by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Police and Border Guard Board</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A Dublin unit does not exist. The Police and Border Guard Board is responsible both for managing general asylum and Dublin procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -449,84 +641,84 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -544,417 +736,417 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialised training is provided to officials who implement both incoming and outgoing Dublin transfers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Specialised training is provided to officials who implement both incoming and outgoing Dublin transfers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">State legal aid is provided by the determining authority upon request. The service is provided by the ERF project or by representatives of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar Association Bureau | Eesti Advocatuur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estonian Human Rights Centre | Eesti Inimõiguste Keskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police and Border Guard Board | Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Courts | Halduskohtud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police and Border Guard Board is responsible for providing information on the Dublin procedure. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">leaflet on the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which is distributed to all applicants, includes specific information on the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, information is provided in writing and orally, depending on the individual circumstances of the applicant. The information is provided in a language the applicant understands. For unaccompanied minors, factors such as age, education, and health are also considered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1067,88 +1259,88 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Competent authority/court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Courts | Halduskohtud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for a review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Section 32(8) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (AGIPA), within 10 days of the date of notification of the decision, an applicant may submit a complaint to the administrative court against the transfer decision in accordance with the procedure outlined in the Code of Administrative Court Procedure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -1207,70 +1399,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transfer arrangements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Police and Border Guard Board is responsible for organising Dublin transfers and escorting the applicant when necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 25(21) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA), if another Member State is responsible for an application under the Dublin III Regulation, the applicant is issued a decision requiring them to leave Estonia for that Member State. According to Section 32(4) and (5) of the AGIPA, the Police and Border Guard Board may set a deadline of 7-30 days for voluntary compliance with the obligation to leave in the transfer decision; this deadline may be extended by up to 30 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant fails to leave voluntarily or is detained under Section 361(2) of AGIPA, the obligation to leave may be enforced in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Obligation to Leave and Prohibition on Entry Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. As outlined in Section 32(7) of AGIPA, surveillance measures may be applied to a foreigner during the transfer procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific mechanism to identify the applicant’s special needs within the Dublin procedure. All situations are handled on a case-by-case basis, taking into account UNHCR recommendations and EUAA guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1312,52 +1504,52 @@
         <w:t xml:space="preserve"> The representative appointed for the unaccompanied minor in the Dublin procedure is the same as the representative in the international protection procedure. The representative is engaged throughout all stages, providing essential information to the minor, gathering details about family members and relatives, and assessing their health condition. Additionally, the representative participates in the Dublin interview and plays a crucial role in evaluating the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no specific rules in place for the detection of potential family reunification cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1410,51 +1602,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1556,51 +1748,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="CC174AA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1679,51 +2023,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advokatuur.ee/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.ee/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kohus.ee/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/juhend/rahvusvaheline-kaitse/kasulikud-materjalid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/508012024007/consolide/current" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-969" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-972" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-974" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-975" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-976" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-977" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-978" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://advokatuur.ee/en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanrights.ee/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kohus.ee/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/juhend/rahvusvaheline-kaitse/kasulikud-materjalid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/508012024007/consolide/current" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>