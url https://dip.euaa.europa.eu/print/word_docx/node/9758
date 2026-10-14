--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -22,50 +22,57 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Croatia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 17/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the Law on International and Temporary Protection (LITP) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o međunarodnoj i privremenoj zaštiti</w:t>
         </w:r>
@@ -1213,51 +1220,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1382,51 +1389,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1DC956EC"/>
+    <w:nsid w:val="93B1384A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>