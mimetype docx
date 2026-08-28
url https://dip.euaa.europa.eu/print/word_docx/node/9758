--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,79 +42,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the Law on International and Temporary Protection (LITP) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o međunarodnoj i privremenoj zaštiti</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia transposed the recast Reception Conditions Directive and the recast Asylum Procedures Directive by the Law on International and Temporary Protection (LITP) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zakon o međunarodnoj i privremenoj zaštiti</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -573,231 +575,238 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(2), item 2 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants may be detained if it is deemed necessary for the purpose of establishing and verifying identity or nationality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(2), item 1 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants may be detained if it is deemed necessary for the purpose of establishing the facts and circumstances on which the application for international protection is based, and which cannot be established without restriction of movement, especially if it is assessed that there is a risk of absconding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Criteria to establish the existence of a risk of absconding are found in Article 54(4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which states that the risk of absconding shall be assessed on the basis of all the facts and circumstances of the specific case, in particular with regard to previous attempts to leave Croatia arbitrarily, refusal to undergo verification and identification determination, concealment or provision of false information on identity or citizenship, violation of the provisions of the house rules of the reception centre, the results of the Eurodac system, and opposition to the transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(2), item 7 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants may be detained for the purpose of carrying out the procedure of a forced removal if, based on objective circumstances, it is reasonably assumed that the person applied for international protection during the expulsion procedure, despite having had the opportunity to do so earlier, with the intention of delaying or preventing the execution of the expulsion or return order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(2), item 2 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants may be detained for the purpose of protecting national security or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants subject to a Dublin transfer may only be detained to ensure the execution of their transfer to the responsible Member State if it is determined that a risk of absconding exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In accordance with Article 54(5) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, four measures are considered alternatives to detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prohibition of movement outside the reception centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -900,98 +909,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants in detention have the right to free legal aid. Legal counselling is provided free of charge only to applicants who lack financial resources or items of significant value that would enable them to maintain an adequate standard of living.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(9) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, detention may be imposed for a maximum period of 3 months, as long as the reasons remain applicable. Exceptionally for justified reasons, the duration of these measures may be extended for an additional 3 months. Article 54(10) specifies that for a Dublin transfers, detention shall be imposed until the transfer is carried out, but no later than 6 weeks from the determination of the responsible Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If an administrative dispute has been initiated, the 6-week period shall be counted from the enforceability of the decision on dismissal in accordance with Article 43(1), item 5 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Judicial review of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 54(12) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that the competent administrative court reviews the legality of the applicant's detention, either upon the applicant's request or ex officio, at regular intervals if the detention exceeds 1 month or if new circumstances arise that may affect the legality of the detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 54(13) stipulates that if the court rules that the detention is unlawful, the ministry is obligated to release the applicant immediately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 54(12) states that detained applicants may file an appeal before the Administrative Court within 8 days of the decision being delivered. The ministry, the police administration or the police station must submit the case file to the Administrative Court within 8 days of receiving the request for the file from the court. The Administrative Court is required to decide on the claim within 15 days of receiving the case file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1072,51 +1084,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 54(7) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LITP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, applicants with special needs may be detained only if it is determined that the detention is suitable for the applicant's personal circumstances and needs, particularly with regard to their health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no separation of families, so if detention is required, the entire family is placed together in the detention facility.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1188,199 +1201,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="577D348E"/>
+    <w:nsid w:val="1DC956EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1613,51 +1659,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/Zakon-o-me%C4%91unarodnoj-i-privremenoj-za%C5%A1titi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakon.hr/z/798/zakon-o-medunarodnoj-i-privremenoj-zastiti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>