--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,174 +7,462 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9632" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9633" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9634" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9635" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9636" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9637" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9639" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9640" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9641" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9642" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9643" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9644" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9645" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9646" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9648" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9649" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9650" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions in the Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last amended by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2024-42 of 26 January 2024 to control immigration, improve integration | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2024-42 du 26 janvier 2024 pour contrôler l'immigration, améliorer l'intégration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2018-187 of 20 March 2018 on the good application of the common European asylum system | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2018-187 du 20 mars 2018 permettant une bonne application du régime d'asile européen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2016-274 of 7 March 2016 on the Reform of Foreigners' Rights | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2016-274 du 7 mars 2016 relative au droits des étrangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2015-925 of 29 July 2015 on the Reform of Asylum Law | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -410,51 +698,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police, including Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF) (on site) Gendarmerie Prison administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
@@ -544,51 +832,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accredited NGOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -726,99 +1014,99 @@
         <w:rPr/>
         <w:t xml:space="preserve">Under French law, there is no detention of international protection applicants for the sole reason that they have made an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A third-country national may be placed in detention when they are subject to one of the following decisions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to leave France (OQTF);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Administrative ban on entering French territory (Interdiction Administrative du Territoire – IAT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Administrative ban on returning to French territory (Interdiction de retour sur le territoire français – IRTF);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Judicial ban on entering French territory (Interdiction du Territoire Français – ITF);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expulsion measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third-country nationals may be detained to ensure their effective removal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- after the prefecture notifies them of a return decision directly at the prefecture;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1274,52 +1562,52 @@
         <w:t xml:space="preserve">The decision to place a person in detention is notified after having taken into account the vulnerability and any disability of the third-country national. The individual situation of the person is taken into account by the judge when they decide to extend detention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For all applicants, including when detained, the French Office for the Protection of Refugees and Stateless Persons (OFPRA) can define ad hoc modalities for processing their asylum application when in a particular or vulnerable situation. If the applicant is maintained in detention and OFPRA considers that it cannot examine the case within 96 hours, the applicant is released.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every employee working in a detention centre can report vulnerabilities that may have been observed or reported by the person. The head of the detention centre then determines the special measures to be implemented. With the person’s consent, information on the vulnerabilities is transmitted by the centre to OFPRA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors under 18 years old cannot be detained, therefore there is no detention for families.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1372,51 +1660,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1520,51 +1808,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71CAF229"/>
+    <w:nsid w:val="D70D78DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1667,52 +1955,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="32E0996A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1793,51 +2232,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000049040245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036728690/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000032164264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000030949483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Archives/Les-archives-du-site/Archives-Immigration/La-lutte-contre-l-immigration-irreguliere/Les-associations-intervenant-dans-les-centres-de-retention-administrative" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9632" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9641" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9644" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000049040245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036728690/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000032164264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000030949483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Archives/Les-archives-du-site/Archives-Immigration/La-lutte-contre-l-immigration-irreguliere/Les-associations-intervenant-dans-les-centres-de-retention-administrative" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>