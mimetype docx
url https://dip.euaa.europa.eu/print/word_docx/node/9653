--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -32,440 +32,470 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9632" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9633" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9634" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9635" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9636" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9637" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention in national law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9639" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9640" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9641" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural safeguards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9642" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to information and interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9643" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9644" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Length of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9645" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Judicial review of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9646" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9648" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Conditions of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9649" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9650" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 4/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions in the Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last amended by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2024-42 of 26 January 2024 to control immigration, improve integration | </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2024-42 du 26 janvier 2024 pour contrôler l'immigration, améliorer l'intégration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2018-187 of 20 March 2018 on the good application of the common European asylum system | </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2018-187 du 20 mars 2018 permettant une bonne application du régime d'asile européen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2016-274 of 7 March 2016 on the Reform of Foreigners' Rights | </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2016-274 du 7 mars 2016 relative au droits des étrangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 2015-925 of 29 July 2015 on the Reform of Asylum Law | </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Loi n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -701,51 +731,52 @@
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police, including Border Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police Aux Frontières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (PAF) (on site) Gendarmerie Prison administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -835,51 +866,52 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accredited NGOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -1660,199 +1692,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D70D78DF"/>
+    <w:nsid w:val="A72D69E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +2021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32E0996A"/>
+    <w:nsid w:val="75F31145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2236,51 +2301,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9632" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9635" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9639" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9640" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9641" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9642" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9643" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9644" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9648" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9650" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000049040245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036728690/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000032164264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000030949483" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.police-nationale.interieur.gouv.fr/Organisation/Direction-Centrale-de-la-Police-Aux-Frontieres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Archives/Les-archives-du-site/Archives-Immigration/La-lutte-contre-l-immigration-irreguliere/Les-associations-intervenant-dans-les-centres-de-retention-administrative" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>