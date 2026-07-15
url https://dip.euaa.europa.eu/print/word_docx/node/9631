--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,118 +7,358 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9617" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9618" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9619" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9620" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9621" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9622" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9623" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9624" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9625" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9626" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9627" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9628" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9629" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9630" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by EU legislation and has transposed relevant provisions through the Code of Entry and Residence of Foreigners and of the Right to Asylum | CESEDA (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Code of Entry and Residence of Foreigners and of the Right to Asylum | CESEDA (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -176,357 +416,357 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for immigration and integration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de l’Immigration et de l’Intégration (OFII)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">First reception centre for asylum seekers | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures de premier accueil de demandeurs d’asile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (SPADA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefectures | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefectures | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefect of Police of Paris | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préfecture de police de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of administrative decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for immigration and integration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de l’Immigration et de l’Intégration (OFII)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OFPRA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -595,51 +835,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resettlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de Protection des Réfugiés et Apatrides </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(OFPRA) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOM</w:t>
             </w:r>
@@ -674,51 +914,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In France, foreign nationals seeking asylum are provided with relevant information throughout the asylum procedure, though no formal screening process is applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Code of Entry and Residence of Foreigners and of the Right to Asylum (CESEDA) includes several relevant articles that underline the duty of the relevant public authorities to inform the persons concerned in a language they can understand about their right to apply for international protection. Article R. 521-16 of the CESEDA provides that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Asylum seekers are given an information brochure on the asylum procedure, their rights and the obligations they must respect during the procedure, and the possible consequences of not respecting their obligations or refusing to cooperate with the authorities. This brochure also specifies the resources available to the asylum seeker to help them submit their application to the French Office for the Protection of Refugees and Stateless Persons.”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Initially, applicants receive basic information regarding the registration and lodging of their application for international protection at first reception centres for asylum seekers | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Structures de premier accueil des demandeurs d’asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SPADA). These centres handle the pre-registration phase, and during this stage, applicants are informed of the procedure and timelines both orally by staff from non-governmental organisations subcontracted by the State, and through written materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once registration is completed at the Single Desks (GUDA), applicants receive further detailed information from competent authorities on the asylum process both orally and through detailed brochures. The brochures provided at this stage, such as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Le guide du demandeur d’asile en France”</w:t>
       </w:r>
@@ -729,201 +969,201 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information materials are developed by both the Ministry of the Interior and OFPRA. The brochure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Le guide du demandeur d’asile en France”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, drafted in French, has been translated into 30 languages: Albanian, Amharic, English, Arabic, Armenian, Azeri, Bambara, Bengali, Chinese, Spanish, Haitian, Georgian, Italian, Kurdish Kurmanji, Kurdish Sorani, Lingala, Mongolian, Oromo, Urdu, Pashto, Persian, Portuguese, Russian, Serbian Cyrillic, Latin Serbian, Somali, Swahili, Tamil, Tigrinya, Turkish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFPRA also creates additional materials, such as videos and guides, to assist asylum seekers at various stages of their journey, including </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">a specific guide for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UAMs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival at a detention centre, third-country nationals are notified of their right to apply for international protection and are made aware of the 5-day deadline to submit their asylum application. This deadline may be exceeded in the event that new elements supporting their application arise after this timeframe. This information is provided by the competent authority (police officers), typically in writing and sometimes supplemented with oral explanations. During detention, international protection applicants may benefit from legal assistance provided by associations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Extensive information is available online as well on the website of different authorities, such as the Ministry of the Interior, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">service-public.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide du demandeur d'asile en France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Service-Public - Droit des Demandeurs d'Asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII - Asylum Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId19" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA - Je demande l'asile</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA - MNA Guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA - FAQ and Videos</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1080,170 +1320,170 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the identification phase, information is provided by UNHCR officers. They inform refugees about the resettlement process and answer any questions they might have regarding their future host country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the selection phase, before the resettlement interviews conducted by the French authorities, refugees are provided with a video that describes the resettlement process, life in France, and rights and obligation in France. This video is made available with the support of IOM (International Organization for Migration), as explained below. During the selection interviews, French officers may also answer any additional questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the pre-departure phase, the French resettlement programme includes pre-departure orientation (PDO) sessions. The IOM is responsible for organising and delivering the PDO sessions with support from the French Ministry of the Interior. The orientation covers 10 topics:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plane transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception arrangements upon arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Life in France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations in France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social and administrative support provided under the programme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Secularism and the principles of the French Republic (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">les valeurs de la République française</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The education system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The healthcare system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cultural adaptation and integration basics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Basic French language skills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The aim of these sessions is to provide basic and accurate information to help beneficiaries adjust to life in France and understand their rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The PDO sessions occur a few days before the transfer and last for 3 days. Refugees are invited to take part in these sessions in small groups of 10 to 15 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1294,129 +1534,129 @@
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries are informed of their rights and obligations as soon as they are granted international protection. This information is contained in the information brochure "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le guide du demandeur d’asile en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” given to the applicant during registration. The notification sent to the beneficiary of international protection includes the following information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The beneficiary and, if applicable, their family members are placed under the legal and administrative protection of OFPRA, which is authorised to issue civil status documents that replace those from the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The right to family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-economic rights: personalised support in accessing employment and housing upon the signature of a Republican Integration Contract (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">contrat d’intégration républicaine</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> CIR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to request a residence permit and the possibility to request a travel document from the prefecture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to comply with the laws, regulations, and public order measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided by OFPRA in writing and is accompanied by the information brochure mentioned above. Additionally, an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">information booklet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for persons recognised as beneficiaries of international protection is made available on the OFRA website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries are informed about integration activities when they are granted international protection. They are provided with information regarding the Republican Integration Contract (CIR – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">contrat d’intégration républicaine</w:t>
       </w:r>
@@ -1462,51 +1702,51 @@
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le guide du demandeur d’asile en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" given during registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant links:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public information service for refugees in France, “</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugies.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”, is a project launched in 2019 and led by the Interministerial Delegation for the Reception and Integration of Refugees (DIAIR). The site contains more than 1000 published factsheets, translated by professionals into 7 languages: English, Arabic, Pashto, Persian/Dari, Tigrinya, Russian and Ukrainian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1522,248 +1762,248 @@
         <w:t xml:space="preserve">Reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During registration at the Single Desk (GUDA), applicants receive information about reception conditions and their rights and obligations. This information is provided in the information brochure "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le guide du demandeur d’asile en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" and is further explained orally during the meeting with the French Office for Immigration and Integration (OFII), at the Single Desk (GUDA). The information is provided individually (or by household) during registration at the prefecture’s offices. The information is primarily provided by the competent authority (the Prefecture and OFII). Further support and information may be provided by subcontracted actors, such as those working in SPADAs (first reception centre for asylum seekers). The information covers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception conditions such as the right to housing and allowances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicant obligations related to reception conditions (e.g., refusal of proposed housing may result in the loss of housing and allowances).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on how to access legal assistance and representation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Basic rights and obligations of international protection applicants in France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is provided in written (e.g. the information brochure "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le guide du demandeur d’asile en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" available in 30 languages) and orally. OFPRA also developed an informational </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">video</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. There is additional support for applicants with special needs (such as unaccompanied minors or survivors of human trafficking). This includes targeted services and guidance from SPADAs, reception centres, and other specialised organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed about access to healthcare during their registration and meeting with OFII. Information includes how to access healthcare, and the steps needed for healthcare coverage. The information brochure "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Le guide du demandeur d’asile en France</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" outlines the details, and additional guidance is provided orally by OFII. Further assistance is also available from social workers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hyperlinks to publicly available resources:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Video on reception conditions: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA Video on Asylum Process</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official information on reception conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide du demandeur d’asile en France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII Asylum Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Service-Public: Asylum Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival at the administrative detention centre, third-country nationals are informed orally by the competent authority (police officers) about their rights and obligations. They are informed about their rights regarding legal procedures: lodging an asylum application and/or challenging a return decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They are also informed about their rights and obligations within the detention centre. Upon arrival at the centre, the detainee will be given a document written in a language which they understand about their rights within the detention centre, the procedure to challenge the return decision, the procedures within the centre (i.e. the right to appeal the detention decision). They are also informed of their right to have those elements translated by an interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId27"/>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1816,51 +2056,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1964,51 +2204,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA9B155E"/>
+    <w:nsid w:val="3B2664F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2112,51 +2352,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19C02028"/>
+    <w:nsid w:val="C0B48CBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="EEA64EF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2259,52 +2647,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="87E24544"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="A98665F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2407,52 +2795,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D99A01D3"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="756011BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2566,50 +2954,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2690,51 +3081,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2022/10/OFII_structures-premier-accueil-demandeurs-asile_202209.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefectures-regions.gouv.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefecturedepolice.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2022-10/guide_de_lasile_pour_les_mineurs_non_accompagnes_en_france_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofii.fr/demande-d-asile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/fr/asile/la-procedure-de-demande-d-asile/demander-l-asile-en-france" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N106" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-demande-lasile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-suis-un-mna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/faq-videos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/en/my-rights-and-obligations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugies.info/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qz2XgtO6UlQ" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/#partie4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/F32454" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9617" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9622" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9624" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/id/LEGITEXT000006070158/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2022/10/OFII_structures-premier-accueil-demandeurs-asile_202209.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefectures-regions.gouv.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prefecturedepolice.interieur.gouv.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2022-10/guide_de_lasile_pour_les_mineurs_non_accompagnes_en_france_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ofii.fr/demande-d-asile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/fr/asile/la-procedure-de-demande-d-asile/demander-l-asile-en-france" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/Guide-du-demandeur-d-asile-en-France" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-demande-lasile" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/je-suis-un-mna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/faq-videos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/en/my-rights-and-obligations" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refugies.info/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Qz2XgtO6UlQ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/#partie4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/F32454" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>