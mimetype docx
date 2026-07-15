--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -4512,51 +4512,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4660,51 +4660,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="278BF36C"/>
+    <w:nsid w:val="8773918A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4808,51 +4808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="516ABA9D"/>
+    <w:nsid w:val="93EE23F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4956,51 +4956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F2FD5935"/>
+    <w:nsid w:val="56DD58F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5104,51 +5104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="775ACBD6"/>
+    <w:nsid w:val="0F69A164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5252,51 +5252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2ACCFA7B"/>
+    <w:nsid w:val="3B6A4796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5400,51 +5400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8F4604B6"/>
+    <w:nsid w:val="D8CC8DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5548,51 +5548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4DE08777"/>
+    <w:nsid w:val="7872D885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +5696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9A6CB57D"/>
+    <w:nsid w:val="BDFD6554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5844,51 +5844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="48BA2AF0"/>
+    <w:nsid w:val="3DD29AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5992,51 +5992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D06D44D5"/>
+    <w:nsid w:val="DAEE0CF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6140,51 +6140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C069C592"/>
+    <w:nsid w:val="327A8B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6288,51 +6288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FD7D382C"/>
+    <w:nsid w:val="8280F615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6436,51 +6436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="86DF9D96"/>
+    <w:nsid w:val="93A35F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="7EE0C052"/>
+    <w:nsid w:val="864E91F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6732,51 +6732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="74E3C9D5"/>
+    <w:nsid w:val="C33C025E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6880,51 +6880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="11E8F2A1"/>
+    <w:nsid w:val="27B5A4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7028,51 +7028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6A25A4A8"/>
+    <w:nsid w:val="9D13A0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>