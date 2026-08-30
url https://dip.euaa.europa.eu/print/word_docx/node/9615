--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -7,427 +7,1297 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First instance determination - Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9558" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9559" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9560" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9561" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9562" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Types of procedures and case processing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9564" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9565" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9566" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9567" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9568" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal basis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9569" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9570" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9571" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9572" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9573" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Withdrawal of an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9574" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9575" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Implicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9576" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Explicit withdrawal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9577" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9578" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9579" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9580" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possibility to omit the personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9581" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9583" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9584" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9585" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Admissibility procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9586" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Accelerated procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9587" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9588" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Subsequent application procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9589" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Last-minute application pending removal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9590" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country concept </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9591" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe country of origin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9592" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Safe third country </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9593" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First country of asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9594" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">European safe third country</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9595" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9596" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9597" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority for the assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9598" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9599" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guidelines for case officers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9600" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Credibility assessment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9601" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assessment of facts and circumstances when aspects of the applicant’s statements are not supported by documentary or other evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9604" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Time limit for submitting evidence during credibility</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9606" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI research</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9607" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Decision and outcomes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9608" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9609" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Background information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9610" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Structure and capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9611" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COI products</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9614" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other aspects of COI units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and will transpose their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999 Coll. on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Zákon č. 325/1999 Sb., o azylu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the following procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure (Section 10a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure (Section 73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure (Section 11a to 11c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated (Section 16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National authorities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Ministry of the Interior, Department for Asylum and Migration Policy (OAMP) is responsible for examining and processing requests for international protection in the regular asylum procedure and in special procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy is responsible for international protection, refugees, entry and residence of foreigners, policies concerning the integration of foreigners, the state integration programme and Schengen cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department is not responsible for the registration of applications for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department of Asylum and Migration Policy is divided into a number of different units. An overview is available on the official </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pursuant to Section 37, UNHCR is permitted to be in contact with party to the proceedings at any time, incl. to be present during interview and oral proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the following procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure (Section 10a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure (Section 73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure (Section 11a to 11c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure (Section 16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Time limit for a decision and length of the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable time limits for taking a decision:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The standard time limit is 6 months from the lodging of the application (Section 27 of the Asylum Act). The deadline may be extended for up to 9 months when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">complex issues of fact and/or law are involved;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a large number of persons simultaneously apply for international protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">an applicant for international protection fails to perform his/her obligations according to the Act on Asylum, and therefore a decision cannot be made within the deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If essential for establishing the situation beyond reasonable doubt, the deadline may in exceptional cases be further extended by up to 3 months (Section 27(3) of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other deadlines may apply in the following cases: a) when the court returns the decision to DAMP for further examination, the time limit to issue a decision is 3 months and can be extended to 6 or 9 in complex cases; b) In case of another repeated application, where the time limit is 10 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -545,54 +1415,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Title III of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, “Proceedings in the matter of international protection and other proceedings conducted under this act”, articles 8 to 31.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy within the Ministry of the Interior is responsible in matters related to the regular first instance asylum procedure.</w:t>
       </w:r>
     </w:p>
@@ -601,87 +1472,87 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview is provided in Section 23 of the Asylum Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview is not conducted:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if a decision on granting asylum may already be issued,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if a repeated application for international protection has been submitted; in such a case, the Ministry allows the reasons for the application for international protection to be communicated in writing or in another appropriate manner,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the applicant is a minor, with the exception of an unaccompanied minor, or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">if the person is not fit medically to attend an interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">See assessment of an application at first instance below</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -771,51 +1642,51 @@
         <w:t xml:space="preserve">Grounds for implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Ministry of the Interior can terminate the procedure if the applicant does not attend the interview without a legitimate excuse, fails to provide information necessary for comprehensive examination of the matter, or if the applicant has entered a territory of another state illegally (Section 25 of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequences of implicit withdrawal:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The consequences of implicitly withdrawing an application and the decision issued in such a case. The determining authority:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">takes a decision to discontinue the examination; a return decision is issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant reports again to the competent authority, It is considered a new application. The previous application cannot be reopened.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1408,87 +2279,87 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed on the place and time of the interview through a written summon delivered via post or in person (e.g. when in reception centre or detention) at least two working days before the set date. The summon is written in the applicant’s mother tongue, or in a language that s/he understands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are informed by competent officials about the specifics of the interview in more than one occasion, briefly in the information document they receive before the interview,, and at the outset of the interview. Information is provided to applicants in writing and covers the following areas:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The existence of an interview and its purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants' rights and obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality of information provided by the applicant during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibility to choose an interviewer and an interpreter of a specific gender</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalities of carrying out the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No specific rules exist as to the hearing room arrangements. Remote interviews are not organised via video conference nor via phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1541,87 +2412,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">The applicant’s language preference is always taken into account if an interpreter from the respective language is available. Applicants are entitled to an interpreter free-of-charge, with the cost being covered by the state. Applicants can declare in which language they wish to conduct the interview during the registration of their application. The provision of interpretation services is organised through a contracted company. Interpreters are required to be members of a particular professional organisation, while preference is given to legally sworn certified interpreters. If no interpreter is available for the language that an applicant has indicated as preferred, there is the option of double translation. If applicants wish so, they can invite another interpreter of their choice, but at their own expense and the official interpreter has to be present. Interpreters are bound by confidentiality, either because they are court interpreters or by signing a confidentiality agreement (which is part of their interpreter’s oath).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third parties allowed to be present during the personal interview include: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal representative, who remains silent throughout the interview and can present remarks at the end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal representative/guardian in case of minors (silent presence)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A trusted person of choice, who remains silent throughout the interview and can present remarks at the end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A UNHCR representative; this person remains silent throughout the interview and can present remarks at the end and </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The presence of family members is allowed in cases of accompanied children. It may also be allowed upon explicit request of the applicant and on a case-by-case basis, if deemed necessary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Structure/steps of the interview</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -1816,358 +2687,364 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy within the Ministry of the Interior is responsible to carry out the admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admissibility procedure is assessed by the case officer in accordance with the above-mentioned national legislation. The conduct of personal interview is contingent on the type of case at hand following the categorisation of the first section:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case a), the interview is not usually conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case b) the interview is usually carried out on information relevant to the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case c) the interview is usually carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case d) the interview is usually carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case e) the interview is usually not carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case f) the interview is usually conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case g) the interview is usually carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no limit to the number of interviews, if any. However, the entire procedure is carried out uniformly, together with the overall assessment of the application; it is not a separate procedure, but only a specific form of decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision is always issued. No special time limit, but the general time limit as for all decisions applies. However, there are time limits related to the Dublin procedure – time limits do not apply to the decision issuance, but to the steps taken during the procedure. If the time limit is not respected, CZ is responsible for the assessment of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relevant legal provisions concerning the first appeal in asylum cases for status determination are included in Section 10a and Section 32 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The competent authorities for first appeal instance are Administrative Chambers within the Regional Court| Krajský soud. The Supreme Administrative Court is competent for cassation appeal. According to the law, a time limit of 15 days from the date of delivery of the decision applies in appeals against:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision to reject the application as manifestly unfounded;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision on the suspension of the proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision of the ministry in the matter of international protection, if the applicant is detained or if the applicant was refused entry to the territory (Section 32(1)(a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no automatic suspensive effect for the appeal lodged with the regional court or with the Supreme Administrative Court, but the applicant can request the suspension of the implementation of the decision, together with the lodging of the appeal (Section 73 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 150/2002, Code of Administrative Justice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The time limit for the regional administrative court or the Supreme Administrative Court to decide on an application for suspensive effect is 30 days (Section 73(4) of</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Act No 150/2002, Code of Administrative Justice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A time limit of 1 month from the date of delivery of the decision applies for cases not mentioned in letter (a), and a time limit of 2 months applies when instructions on how to appeal were missing, incomplete or incorrect pursuant to Section 31 of the Asylum Act (Section 32(1)(c) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Two are the possible outcomes of the decision:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Annulment of the appealed decision and referral to the Ministry to decide on the case;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confirmation of the appealed decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information is not currently available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accelerated procedure is described in Section 27 (5) and Section 16 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy (DAMP) within the Ministry of the Interior</w:t>
       </w:r>
@@ -2180,300 +3057,314 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No specific tracks created for the processing of cases. The rights of the applicants are the same as throughout the whole procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is usually only one interview for the whole procedure, i.e. no special admissibility interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Section 16 (5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, unaccompanied minors are exempt from the accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision is always issued. The decision does not include a return decision, but only information as to whether conditions for protection are met. In case of procedure pursuant Section 16 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (manifestly unfounded application), the decision shall be issued within 90 days from the registration date. If the time limit is not respected, the decision must be issued within standard procedure. The consequence of accelerated procedure is denying application as manifestly unfounded. If the conditions in Section 16 are not met, the decision is issued within standard procedure (positive or negative).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeal Section 16 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> outlines the appeal procedure under accelerated procedures. The competent authorities are the regional administrative courts for the appeal. The Supreme Administrative Court for cassation (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN Ad-Hoc Query on Accelerated asylum procedure before first instance decision for nationals of safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (May 2017)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit to lodge an appeal is 15 days from the date of delivery of the decision (Section 32(1)(a) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no automatic suspensive effect in the case of some grounds for decisions to reject the application as manifestly unfounded:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant misled the authorities by presenting false information or documents, having more than one nationality, the applicant destroyed or disposed of an identity or travel document or refused to comply with an obligation to have his or her fingerprints taken).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the rejection is based on the safe country of origin (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN Ad-Hoc Query on Accelerated asylum procedure before first instance decision for nationals of safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (May 2017); </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN Ad-Hoc Query on accelerated asylum procedures and asylum procedures at the border</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (February 2017)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases without automatic suspensive effect, the applicant can request the suspension of the implementation of the decision together with the lodging of the appeal. The time limit to request suspensive effect is the same time limit as for filing an appeal (hence 15 days for manifestly unfounded decisions) (Section 32(2) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Decisions on suspensive effect are issued within 30 days (Section 73(4) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 150/2002, Code of Administrative Justice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision is suspended until the expiry of the time limit to lodge an appeal only in cases of automatic suspensive effect. In cases without automatic suspensive effect, suspensive effect must be requested separately upon application. In this regard, there are no differences between the accelerated procedure for nationals of safe countries of origin and the standard asylum procedure (source: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> EMN Ad-Hoc Query on Accelerated asylum procedure before first instance decision for nationals of safe countries of origin (May 2017)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In onward appeals at the Supreme Administrative Court there is only automatic suspensive effect if the filing of an action in the matter of international protection in the first appeal had suspensive effect (Section 32(5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The applicant can also apply again at the Supreme Administrative Court for the suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Code of Administrative Justice, these cases are generally decided as a matter of priority. However, the time limit is 60 days if the applicant is in detention, or in Dublin procedures (Section 32(6) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), in case of refusal to enter the territory and if the applicant is waiting in the reception center at the airport (Section 32(7) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There are also deadlines for specific cases of concurrence of asylum proceedings and extradition (Section 32(4) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception conditions are not impacted when an applicant is channeled into this procedure. Applicants get reception/accommodation in a regular reception facility until a decision is rendered. There is no impact on material reception conditions if the time limit for issuing a decision is not observed. Reception conditions are the same throughout the whole procedure, including the appeal procedure.</w:t>
       </w:r>
@@ -2481,54 +3372,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 73 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the border procedure applies to individuals arriving at the external borders without the necessary documents to enter the Czech territory, who wish to make an application for international protection. Czechia has external borders only at the international airports – mainly the border at the Prague International Airport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy within the Ministry of the Interior is responsible in matters related to border procedure.</w:t>
       </w:r>
@@ -2539,99 +3431,99 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third Country Nationals making an application at the border are accommodated in the ‘closed reception centre’ in the transit area of the airport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main reasons under which the MOI may refuse the applicant’s entry to the territory of the Czech Republic are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is necessary to establish or verify the applicant’s identity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant presented forged or altered identity documents and his/her identity is otherwise unknown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a good reason to suspect the applicant poses a threat to state security, public health or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a risk of impeding of the asylum proceedings and failing to provide necessary cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a risk of absconding or obstructing the possible Dublin transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case the decision of MOI refuses the applicant’s entry to the territory of the Czech Republic, the applicant is obliged to stay in the closed reception facility at the international airport, and the asylum procedure pursuant to the recast APD standards is conducted during the applicant’s stay there. In this case, the MOI will be obliged, in accordance with the APD and its transposition into the Act No. 325/199 Coll., to issue the decision on the asylum application within 4 weeks after the application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision of the MOI on the applicant’s obligation to stay in close reception facility has no influence as regards the decision making process on the merit of the lodged asylum application. As such, the decision of the MOI on refusal of entry has also no return consequences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -2651,315 +3543,328 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The time limit for deciding is 5 days from the lodging of an application (Section 73(3) of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Interior shall issue a decision allowing or refusing entry to the territory for the applicant (Section 73 of the Asylum Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main reasons under which the Ministry of the Interior may refuse the applicant’s entry to the territory of Czechia are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is necessary to establish or verify the applicant’s identity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant presented forged or altered identity documents and his/her identity is otherwise unknown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a good reason to suspect the applicant poses a threat to state security, public health or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a risk of impeding of the asylum proceedings and failing to provide necessary cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a risk of absconding or obstructing the possible Dublin transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case the decision of the Ministry of the Interior refuses the applicant’s entry to the territory of Czechia, the applicant is obliged to stay in the closed reception facility at the international airport, and the asylum procedure pursuant to the recast APD standards is conducted during the applicant’s stay there. In this case, the Ministry of the Interior is obliged, in accordance with the APD and its transposition into the Asylum Act, to issue the decision on the asylum application within 4 weeks after the application is lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision of the Ministry of the Interior on the applicant’s obligation to stay in close reception facility has no influence as regards the decision-making process on the merit of the lodged asylum application. As such, the decision of the Ministry of the Interior on refusal of entry has also no return consequences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 32(1)(a)(3) and Section 73, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> outline the appeal system under border procedures. The Regional Court in Prague is competent for deciding on the appeal (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 73(6) Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  Against decisions not to allow entry into the territory, the time limit to lodge an appeal is 30 days from the date of delivery (Section 73(6) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  Against manifestly unfounded decisions, where the accelerated procedure applies, the time limit to lodge an appeal is 15 days from the date of notice of the decision (Section 32(1)(a) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Against inadmissible decisions, the appeal is lodged within 15 days. Suspensive effect is not automatic, but the applicant can request the suspension of the implementation of the decision together with the lodging of the appeal. The regional administrative court must decide on the request for suspensive effect within 30 days (Section 38(3) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 150/2002, Code of Administrative Justice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). If no appeal has been filed against the Ministry's decision, or if no suspensive effect has been granted by the court, the applicant is obliged to remain in the reception centre at the international airport for the purpose of leaving the territory for a maximum of 30 days (Section 74(5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is also no automatic suspensive effect before the Supreme Administrative Court (Section 32(5) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). he appeal can be lodged through the Ministry (only against the decision not allowing entry to the territory) or directly at the locally competent regional court (Section 73(6) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). If the appeal is filed through the Ministry, the Ministry has 5 working days from the date of delivery of the appeal to submit the application, the statement of claim and the administrative file to the court. If requested by one party, the court orders a hearing not later than 5 days from the date from which the appeal was lodged. The applicant is informed of this in the legal information of the decision of the Ministry. If the court decides to annul the contested decision, the Ministry is notified immediately (Section 73(7) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  No earlier than 15 days after the date on which the last decision of the Ministry or the court on the refusal to allow entry into the territory came into force, an applicant can apply for permission to enter the territory, even if it is a repeated application for permission to enter the territory (Section 73(9) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Regional administrative court must decide as a matter of priority within a maximum time limit of 60 days. The Supreme Administrative Court has to decide as a matter of priority within a maximum time limit of 45 days from the date on which the cassation complaint was filed (Section 32(7) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Two are the possible outcomes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Annulment of the contested decision and entry to the territory without undue delay (Section 73(7) and 74(2)(c) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confirmation of the contested decision to refuse entry to the territory. The decision on the application for permission to enter the territory is not final and can be repeated (Section 73(9) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Third country nationals making an application at the border are accommodated in the ‘closed reception centre’ in the transit area of the airport. There is a reception centre established at the Prague airport. In case of pressure, the law allows the transfer to a centre nearby the airport while considering that these persons were not granted entry into the territory.</w:t>
       </w:r>
@@ -2967,54 +3872,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicable legal provisions in national law are outlined by Sections 11a to 11c of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy within the Ministry of the Interior are responsible in matters related to subsequent application procedure.</w:t>
       </w:r>
@@ -3027,54 +3933,55 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry will first assess the admissibility of the repeated application for international protection, and whether the applicant has stated or whether new facts or findings have emerged that were not, through no fault of the applicant, the subject of an examination of the grounds for granting international protection in a previous procedure and indicates that the applicant could be subject to persecution or that he or she is at risk of serious harm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the repeated application is not inadmissible, the Ministry will decide whether or not to grant international protection, unless another procedure is justified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Section 23 (2) of</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, no personal interview is conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of the first subsequent application, the applicant continues to receive material reception conditions. In case of another subsequent application, the applicant is not entitled to material conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on discontinuation of another subsequent application must be made within 10 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3087,114 +3994,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is inadmissible, the Ministry will terminate the proceedings by resolution. The resolution is notified to the third country national or deposited for a period of 10 days in the asylum facility where he/she was last registered for residence. Filing an action against the resolution to suspend the proceedings does not have suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis in national law is Section 11a-11c and Section 32, of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The regional administrative courts are competent for the appeal. If the subsequent application is inadmissible, the time limit is 15 days from the delivery of the decision (Section 32(1)(a) no 2 in conjunction with (Section 25(i) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. If the decision is simply unfounded, the time limit is 1 month (Section 32(1)(b) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). If the subsequent application is inadmissible, the appeal does not have automatic suspensive effect. The time limit to request suspensive effect is the same time limit as for filing an appeal (15 days for inadmissible decisions) (Section 32(2), Section 32(1)(a) no 2 and Section 25(i) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). If the subsequent application is admissible and the Ministry decides on the merits, the decision can be well-founded, simply unfounded or manifestly unfounded. The time limit to request suspensive effect is the same as for filing an appeal (15 days for manifestly unfounded decisions) (Section 32(2), Section 32(1)(a) no 1 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). If the decision is unfounded, the appeal has automatic suspensive effect (Section 32(2) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no time limit for decision, the outcome of an appeal for subsequent applications consist on the annulment of the contested decision and referral to the Ministry to decide on the case or confirmation of the appealed decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception conditions are not impacted when an applicant is channeled into this procedure. Applicants get reception/accommodation in a regular reception facility until a decision is rendered. There is no impact on material reception conditions if the time limit for issuing a decision is not observed. Reception conditions are the same throughout the whole procedure, including the appeal procedure.</w:t>
       </w:r>
@@ -3202,656 +4115,664 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last-minute application pending removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged by first time applicants pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In these cases admissibility/accelerated procedure is applied. No specific reception conditions are in place. According to Section 16 (1) g) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a decision that the application is inadmissible is issued and accelerated procedure is applied (decision issued within 90 days).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged as subsequent applications pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Same as above: In these cases admissibility/accelerated procedure is applied. No specific reception conditions are in place. According to Section 16 (1) g) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999, Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a decision that the application is inadmissible is issued and accelerated procedure is applied (decision issued within 90 days).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (325/1999 Coll), Section 2, (1, k). This concept is applied in practice within an accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national list of safe countries of origin was first adopted in 2015 through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree 328/2015 Coll</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> implementing the Act on Asylum and Act on Temporary Protection of Foreigners. of 3 December 2015. Since 2015, it is revised by the Ministry of Interior at least once a year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum (325/1999 Coll)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Section 2, (1, k), a safe country of origin means the country of which the foreign national is a citizen or, if the foreign national is a stateless person, the country of his/her last permanent residence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">where widespread and systematic prosecution, torture, inhuman or degrading treatment or punishment does not occur and where there is no threat of indiscriminate violence due to international or internal armed conflict,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whose citizens or stateless persons have not left for reasons specified in Section 12 (grounds for refugee status) or 14a (grounds for subsidiary protection),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that has ratified and observes international conventions on human rights and fundamental freedoms, including laws relating to effective remedial measures, and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that permits the operation of legal entities that monitor the degree to which human rights are respected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When assessing whether a country of origin is safe, information is obtained from a wide range of information sources, both governmental (primarily from the Ministry of Foreign Affairs) and non-governmental. In addition, if another Member State has designated a country as safe, it is taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 October 2023, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree 328/2015 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was updated. Armenia and UK were added to a list of safe countries of origin, while Ukraine was removed. In addition, exceptions were removed for Georgia and Moldova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Algeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Armenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Australia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bosnia and Herzegovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montenegro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ghana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Georgia‌‌‌‌</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">India</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Canada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kosovo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Liechtenstein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">North Macedonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Morocco</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moldova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mongolia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">New Zealand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senegal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Great Britain and Northern Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United States</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Serbia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tunisia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe third country is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (325/1999 Coll), Section 2, (1, l).The Ministry of the Interior reviews the lists of countries defined by decree at least once per calendar year. However, the concept has not been applied in practice and no list of safe third countries has been adopted. (Decree 328/2015 Coll. of 3 December 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a first country of asylum is defined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (325/1999 Coll), Section 2, (1, o). The first country of asylum means a state other than the state of which the foreign national is a citizen or, if the foreign national is a stateless person, a state other than the state of his/her last permanent residence where the foreign national had been staying before he/she entered the territory, if such other state has granted him/her refugee status pursuant to an international agreement), and if the foreign national may still enjoy such protection and may safely return to such other state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This concept is applied within an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is defined in the Act on Asylum (325/1999 Coll), Section 2, (1, m). A European safe third country means the country of which the foreign national is a citizen or, if the foreign national is a stateless person, the country of his/her last permanent residence, which:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has ratified and complies with an international agreement governing the status of refugees and observes its provisions without geographical limitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has ratified and complies with the European Convention on the Protection of Human Rights and Fundamental Freedoms, including laws concerning effective remedial measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has legally regulated asylum proceedings, and it has been established that the foreign national entered or intended to enter the Territory from the said state unauthorised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the concept is not applied in practice. Formally, Moldova and Montenegro are on the list, but in practice, there are no cases where the concept could be applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4035,159 +4956,159 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">See COI Unit below</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible outcomes of the first instance determination procedure may include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">asylum pursuant to 12a/12b,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">national humanitarian asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">subsidiary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rejected as manifestly unfounded (reasons in Section 16),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">discontinued as inadmissible (reasons in Section 10a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">discontinued for other reasons (Section 25).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">international protection is not granted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">neither asylum nor subsidiary protection can be granted (exclusion),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">asylum is not/granted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">subsidiary protection cannot be granted (exclusion from DO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For all types of decisions, there is a uniform preset template with MOI heading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A return order is not issued together with the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4414,52 +5335,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Quality check:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> COI products undergo a quality check prior to publication/dissemination through an internal review.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other aspects of COI units</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information currently not available.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4512,199 +5433,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8773918A"/>
+    <w:nsid w:val="F5FA3CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4808,51 +5762,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="93EE23F0"/>
+    <w:nsid w:val="6F77DB13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4956,51 +5910,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="56DD58F7"/>
+    <w:nsid w:val="00C62A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5104,51 +6058,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0F69A164"/>
+    <w:nsid w:val="EF064E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5252,51 +6206,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3B6A4796"/>
+    <w:nsid w:val="E6471912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5400,51 +6354,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D8CC8DA5"/>
+    <w:nsid w:val="EDECB5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5548,51 +6502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7872D885"/>
+    <w:nsid w:val="41C23B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +6650,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BDFD6554"/>
+    <w:nsid w:val="4C0C4C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5844,51 +6798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3DD29AE9"/>
+    <w:nsid w:val="3AF97353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5992,51 +6946,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DAEE0CF3"/>
+    <w:nsid w:val="F807B856"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="93114D7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6139,52 +7241,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="327A8B3E"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="88C30BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6287,52 +7389,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8280F615"/>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="D17F28B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6435,52 +7537,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="93A35F7B"/>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="92E5B01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6583,52 +7685,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="864E91F8"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="E623F247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6731,52 +7833,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C33C025E"/>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="215F98BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6879,52 +7981,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="27B5A4F3"/>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="1DEE8212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7027,52 +8129,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="9D13A0E3"/>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="3B8F737F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7225,50 +8327,53 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7349,55 +8454,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psp.cz/sqw/sbirka.sqw?r=1999&amp;cz=325" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/migrace/clanek/struktura-odboru-azylove-a-migracni-politiky.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sbirka.cz/sb/1999/325?zalozka=text" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2002-150#f2309639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https://www.emnitalyncp.it/wp-content/uploads/2018/02/056_nl_accelerated_asylum_procedure_wider_dissemination.pdf&amp;data=05%7c01%7cKatharina.Stuebinger%40euaa.europa.eu%7cf4244ca0ef02479668f308dbe0619e43%7cd19e4243f4804af5889971f10798d806%7c0%7c0%7c638350482092189019%7cUnknown%7cTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7c3000%7c%7c%7c&amp;sdata=JhG2C%2BebIxq1wjeZstggBt9hzxG5cevu07/24ElCOIg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https://home-affairs.ec.europa.eu/system/files/2020-09/2017.1141_-_ee_ahq_on_accelerated_asylum_procedures_part_2.pdf&amp;data=05%7c01%7cKatharina.Stuebinger%40euaa.europa.eu%7cf4244ca0ef02479668f308dbe0619e43%7cd19e4243f4804af5889971f10798d806%7c0%7c0%7c638350482092189019%7cUnknown%7cTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7c3000%7c%7c%7c&amp;sdata=BXYC95ZrDTOWXKGvUKHydnBRGIFYzBY0mfE2NLfdrQQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20210802" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2015-328/zneni-20231001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/file/asylum-act.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9558" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9564" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9568" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9573" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9575" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9577" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9580" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9587" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9597" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9599" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9600" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9609" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9610" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9611" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9614" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psp.cz/sqw/sbirka.sqw?r=1999&amp;cz=325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/migrace/clanek/struktura-odboru-azylove-a-migracni-politiky.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sbirka.cz/sb/1999/325?zalozka=text" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2002-150#f2309639" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https://www.emnitalyncp.it/wp-content/uploads/2018/02/056_nl_accelerated_asylum_procedure_wider_dissemination.pdf&amp;data=05%7c01%7cKatharina.Stuebinger%40euaa.europa.eu%7cf4244ca0ef02479668f308dbe0619e43%7cd19e4243f4804af5889971f10798d806%7c0%7c0%7c638350482092189019%7cUnknown%7cTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7c3000%7c%7c%7c&amp;sdata=JhG2C%2BebIxq1wjeZstggBt9hzxG5cevu07/24ElCOIg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https://home-affairs.ec.europa.eu/system/files/2020-09/2017.1141_-_ee_ahq_on_accelerated_asylum_procedures_part_2.pdf&amp;data=05%7c01%7cKatharina.Stuebinger%40euaa.europa.eu%7cf4244ca0ef02479668f308dbe0619e43%7cd19e4243f4804af5889971f10798d806%7c0%7c0%7c638350482092189019%7cUnknown%7cTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7c3000%7c%7c%7c&amp;sdata=BXYC95ZrDTOWXKGvUKHydnBRGIFYzBY0mfE2NLfdrQQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20210802" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2015-328/zneni-20231001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/file/asylum-act.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>