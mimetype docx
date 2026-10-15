--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -25,129 +25,138 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 6/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by the Dublin III Regulation (AMMR) and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11/11/1999: Act No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999 Coll.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Unit, Department for Asylum and Migration Policy| Oddělení Dublinského střediska, Odbor azylové a migrační politiky (OAMP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin unit is part of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Department for Asylum and Migration Policy within the Ministry of the Interior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencies of the entity:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -408,598 +417,619 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy | Odbor azylové a migrační politiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Asylum and Migration Policy |, Oddělení Dublinského střediska, Odbor azylové a migrační politiky </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asylum Unit, Department for Asylum and Migration Policy | Azylové oddělení, Odbor azylové a migrační politiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Police Service | Služba cizinecké policie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Asylum and Migration Policy | Oddělení Dublinského střediska, Odbor azylové a migrační politiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Asylum and Migration Policy | Oddělení Dublinského střediska, Odbor azylové a migrační politiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior of the Czech Republic | Ministerstvo vnitra České republiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> within the Regional Court | Krajský soud decides on the provision of free legal aid and representation services. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Services are provided by attorneys from the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Czech Bar Association | Česká advokátní komora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> who are appointed by the court or NGOs working with refugees and migrants.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior of the Czech Republic | Ministerstvo vnitra České republiky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> covers legal aid and representation costs for entities or professionals who have entered into a written agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior of the Czech Republic | Ministerstvo vnitra České republiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Asylum and Migration Policy | Oddělení Dublinského střediska, Odbor azylové a migrační politiky </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Police Service | Služba cizinecké policie </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugees Facilities Administration of the Ministry of the Interior | Správa uprchlických zařízení ministerstva vnitra Medical Facility of the Ministry of the Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Department for Asylum and Migration Policy | Oddělení Dublinského střediska, Odbor azylové a migrační politiky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Police Service | Služba cizinecké policie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign Police Service | Služba cizinecké policie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Chambers within Regional Court | Krajský soud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General written information on the asylum procedure, including information on the Dublin procedure, is provided during registration by the Department for Asylum and Migration Policy. Applicants receive an information leaflet, which is available in 29 languages and if necessary, an interpreter is available to translate the information to other languages. The common information leaflet on the Dublin procedure – adapted with specific information on the Czech procedure - is provided separately to the applicant. There are no further specificities for applications from detention or at the border: the leaflets are available at these facilities as well. If necessary, caseworkers from the Dublin Unit or, in some cases, staff from the Asylum Unit or the police (when in detention or at the border) provide details orally in person. Unaccompanied minors usually receive information on the Dublin procedure from their guardian and are also given information leaflets designed for UAMs once the authorities are sure that the Dublin system can be applied and the UAM can be reunited with a family member legally residing in another Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Chambers within Regional Court | Krajský soud</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> decides on the provision of free legal counselling and representation services. Services are provided by attorneys from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Czech Bar Association | Česká advokátní komora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, who are appointed by the court or NGOs working with refugees and migrants. The attorneys work individually with applicants and assist them in preparing for the appeal, including preparing relevant documentation (e.g. statement of claim, statement of defence, attendance at court hearings, etc.). </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Ministry of the Interior of the Czech Republic | Ministerstvo vnitra České republiky</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">covers legal aid and representation costs for entities or professionals who have entered into a written agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1340,178 +1370,211 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -1613,51 +1676,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policie.gov.cz/sluzba-cizinecke-policie.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.cz/soudy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cak.cz/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policie.cz/sluzba-cizinecke-policie.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msp.gov.cz/soudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>