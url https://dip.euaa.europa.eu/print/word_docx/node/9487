--- v1 (2026-07-16)
+++ v2 (2026-10-14)
@@ -7,156 +7,828 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Slovakia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9447" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception System</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9448" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9449" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9450" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9451" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9452" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9453" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9454" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9455" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9457" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9458" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9459" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9460" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9461" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9462" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9463" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9464" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9465" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9466" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9467" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9469" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9470" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9471" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9472" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9473" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9474" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9475" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9476" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9477" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9478" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9479" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9480" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9481" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9482" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9483" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9484" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9485" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-9486" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 10/06/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovakia is bound by the recast Reception Conditions Directive and has transposed its provisions through Act No 480/2002 on asylum and amending certain acts | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon 131/2015 Z. z. ktorým sa mení a dopĺňa zákon č. 480/2002 Z. z. o azyle a o zmene a doplnení niektorých zákonov v znení neskorších predpisov a ktorým sa menia a dopĺňajú niektoré zákony</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 July 2015: Slovakia transposed the recast Reception Conditions Directive by Act No 131/2015 amending Act No 480/2002 on asylum and amending certain acts | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon 131/2015 Z. z. ktorým sa mení a dopĺňa zákon č. 480/2002 Z. z. o azyle a o zmene a doplnení niektorých zákonov v znení neskorších predpisov a ktorým sa menia a dopĺňajú niektoré zákony</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act No 480/2002 on asylum and amending certain acts | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon č. 480/2002 Z. z. o azyle a o zmene a doplnení niektorých zákonov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its amendments regulate reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
@@ -205,54 +877,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migration Office of the Ministry of the Interior of the Slovak Republic | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migračný úrad Ministerstvo vnútra SR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> have the overall responsibility for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
@@ -512,75 +1185,75 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are four reception centres which are owned and managed by the Migration Office:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An initial reception centre in Humenné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Two accommodation centres in Opatovská Nová Ves and Rohovce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An integration centre in Zvolen: for those who are granted protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -1835,212 +2508,212 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food (when required)</w:t>
-            </w:r>
-[...87 lines deleted...]
-              <w:t xml:space="preserve">Applicants are entitled to material reception conditions throughout their stay in asylum facilities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Food (3 times per day / children and pregnant women 5 times per day)</w:t>
+              <w:t xml:space="preserve">Clothing (when required)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clothing (when required)</w:t>
+              <w:t xml:space="preserve">Accommodation (when required)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Accommodation (every day)</w:t>
+              <w:t xml:space="preserve">Basic sanitary products and other necessary items for everyday living</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Basic sanitary products and other necessary items for everyday living (when required and eligible)</w:t>
+              <w:t xml:space="preserve">Emergency healthcare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emergency healthcare (when required)</w:t>
+              <w:t xml:space="preserve">Social, psychological or other types of counselling, and cultural orientation courses for asylum applicants based on their individual needs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duration and recurrence </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Applicants are entitled to material reception conditions throughout their stay in asylum facilities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food (3 times per day / children and pregnant women 5 times per day)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clothing (when required)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accommodation (every day)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basic sanitary products and other necessary items for everyday living (when required and eligible)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emergency healthcare (when required)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social, psychological or other types of counselling, and cultural orientation courses for asylum applicants based on their individual needs. (when required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -2812,63 +3485,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to socio-cultural orientation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants are encouraged to take part in the following activities, while being at the reception/asylum facilities: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Slovak language courses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cultural orientation sessions, which explain the culture and norms of Slovak society. It also provides practical skills, e.g. preparing the CV, looking for a suitable job, understanding the labour market, school system and healthcare system in Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Both activities are voluntary and attendance heavily depends on the attitude and will of the applicants themselves, so far there is no compulsory element in place The Migration Office’s social workers are obliged to inform applicants about the socio-cultural orientation classes during the information provision upon arrival at the facility. To date, a mechanism has not been established to make participation mandatory. The classes are organised according to the profile of applicants, for example for larger groups of applicants from one country, a poster is put up with information on the date, time and topic; otherwise the applicant is approached individually.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">During socio-cultural orientation classes, social workers cooperate with the NGO Slovak Humanitarian Council (SHR) in all facilities. They hold jointly conducted lessons. Cultural mediators from SHR plan trips with applicants to attend leisure activities so that they learn the theory in practice (the applicants are encouraged to try in practice the knowledge they acquired during the courses, e.g. to buy bus/train tickets independently, etc.). They are also introduced to the practical and cultural aspects of life in Slovakia directly during the trips and other free-time activities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2936,235 +3609,235 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry may allow applicants to stay outside of reception structures following a written request if:</w:t>
-      </w:r>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">The Act on Asylum specifies that material reception condition may be reduced when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">an applicants submit a new application after their first application had been discontinued;</w:t>
+        <w:t xml:space="preserve">They are capable of covering all the expenses related their stay using their own funds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">an applicant tries to illegally enter the territory of another country;</w:t>
+        <w:t xml:space="preserve">A Slovak citizen with a permanent residence in Slovakia or a foreign citizen who has been granted residence in Slovakia submits a written statutory declaration that they will facilitate the accommodation of the applicant and cover all expenses related to their stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants living outside reception facilities still retain the right to emergency healthcare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Persons with sufficient means, for example those who are employed or have another source of income amounting to at least the minimum subsistence level for one adult, may be requested to cover at least partial expenses related to their stay in reception, accommodation or integration centres, or costs related to medical care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sufficient means test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information not available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Act on Asylum specifies that material reception condition may be reduced when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">an applicant voluntarily left Slovakia and returns;</w:t>
+        <w:t xml:space="preserve">an applicants submit a new application after their first application had been discontinued;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">an applicant is employed or has a source of income amounting to at least the subsistence minimum level for one adult person;</w:t>
+        <w:t xml:space="preserve">an applicant tries to illegally enter the territory of another country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">an applicant voluntarily left Slovakia and returns;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">an applicant is employed or has a source of income amounting to at least the subsistence minimum level for one adult person;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Interior issues a decision mandating applicants to adequately cover the expenses relating to their stay in reception facilities or the cost of medical care, if their financial and proprietary circumstances are such that it is possible to request from them at least a partial payment of the expenses relating to their stay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For violations of obligations set out in law, applicants may have their pocket money withdrawn. In such cases, a formal decision is issued by the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can submit an appeal against the decision to withdraw pocket money, but this administrative action will not have a suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3217,199 +3890,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB8B7AD2"/>
+    <w:nsid w:val="B568DDE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3513,51 +4219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3B3FCC2C"/>
+    <w:nsid w:val="62B05EF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +4367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DC62A9A"/>
+    <w:nsid w:val="2AC61236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +4515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="77561E57"/>
+    <w:nsid w:val="5D77570F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3957,51 +4663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="75DF9A4D"/>
+    <w:nsid w:val="24FD0914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,51 +4811,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4F27B00F"/>
+    <w:nsid w:val="96FD10AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="1CAE0043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4269,50 +5123,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4393,55 +5250,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2015/131/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9447" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9448" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9452" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9454" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9455" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9459" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9460" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9463" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9466" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9467" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9472" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9475" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9476" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9478" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9480" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9482" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9486" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2015/131/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>