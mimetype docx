--- v3 (2026-08-30)
+++ v4 (2026-10-14)
@@ -888,50 +888,57 @@
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Other aspects of COI units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Croatia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 5/12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on International and Temporary Protection</w:t>
         </w:r>
@@ -5104,51 +5111,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Croatia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5273,51 +5280,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E76E1AB"/>
+    <w:nsid w:val="635C8F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="83B86635"/>
+    <w:nsid w:val="9033F9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D9ED99C4"/>
+    <w:nsid w:val="056802CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5717,51 +5724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="46CB612C"/>
+    <w:nsid w:val="777B38FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5865,51 +5872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E236C2E0"/>
+    <w:nsid w:val="4BFC6EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6013,51 +6020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="67964ED5"/>
+    <w:nsid w:val="D8140035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6161,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="535FB7AB"/>
+    <w:nsid w:val="E0378A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6309,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5323C6C0"/>
+    <w:nsid w:val="EADCEE14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6457,51 +6464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3E7DB8F7"/>
+    <w:nsid w:val="ACAE3C5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6605,51 +6612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="132BC0EA"/>
+    <w:nsid w:val="3243911A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6753,51 +6760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D7658B9F"/>
+    <w:nsid w:val="5AFA1CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +6908,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6996F68C"/>
+    <w:nsid w:val="0BADD004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7049,51 +7056,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="6313847D"/>
+    <w:nsid w:val="46BF20EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7197,51 +7204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C5A3F0C2"/>
+    <w:nsid w:val="33E385A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7345,51 +7352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9287EF69"/>
+    <w:nsid w:val="8E7D4E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7493,51 +7500,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4E09BB08"/>
+    <w:nsid w:val="BE17B6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7641,51 +7648,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="7D16120E"/>
+    <w:nsid w:val="DC39A13C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7789,51 +7796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="C9631C6E"/>
+    <w:nsid w:val="0A6512AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7937,51 +7944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="807C1C22"/>
+    <w:nsid w:val="BD62F655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8085,51 +8092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F4E21156"/>
+    <w:nsid w:val="02BDF0F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8233,51 +8240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="88927C10"/>
+    <w:nsid w:val="9DC69D21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8381,51 +8388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="56AF65FB"/>
+    <w:nsid w:val="A3C32429"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>