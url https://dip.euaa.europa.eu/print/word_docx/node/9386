--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Save the Children published a Spotlight document on pushbacks from Croatia to Bosnia and Herzegovina zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Save the Children published a Spotlight document on pushbacks from Croatia to Bosnia and Herzegovina</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Save the Children published “Beaten by Batons, Bitten by Dogs – The Harsh Realities for Children Travelling the Balkans Route: Spotlight on Pushbacks at the External Border with Croatia (2025)”. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drawing on data from August 2024 to October 2025, the organisation reported that approximately one in seven persons who told its outreach teams they had been pushed back from Croatia to Bosnia and Herzegovina was a child, most of them unaccompanied. Following these pushbacks, children described abuses by border patrols, ranging from the confiscation of personal belongings, to physical violence and detention in conditions unsuitable for children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Save the Children (1 November, 2025), [Beaten by Batons, Bitten by Dogs – The Harsh Realities for Children Travelling the Balkans Route: Spotlight on Pushbacks at the External Border with Croatia (2025)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://resourcecentre.savethechildren.net/document/beaten-by-batons-bitten-by-dogs-the-harsh-realities-for-children-travelling-the-balkans-route-spotlight-on-pushbacks-at-the-external-border-with-croatia-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="579EC372"/>
+    <w:nsid w:val="AC8AB24D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/save-children-published-spotlight-document-pushbacks-croatia-bosnia-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcecentre.savethechildren.net/document/beaten-by-batons-bitten-by-dogs-the-harsh-realities-for-children-travelling-the-balkans-route-spotlight-on-pushbacks-at-the-external-border-with-croatia-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/save-children-published-spotlight-document-pushbacks-croatia-bosnia-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resourcecentre.savethechildren.net/document/beaten-by-batons-bitten-by-dogs-the-harsh-realities-for-children-travelling-the-balkans-route-spotlight-on-pushbacks-at-the-external-border-with-croatia-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>