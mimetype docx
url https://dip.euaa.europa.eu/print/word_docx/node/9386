--- v1 (2026-08-26)
+++ v2 (2026-08-28)
@@ -244,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC8AB24D"/>
+    <w:nsid w:val="A4D50F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>