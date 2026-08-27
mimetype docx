--- v0 (2026-07-08)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ reported the death of unidentified persons crossing the Latvian-Belarusian border zzzzzz</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ reported the death of unidentified persons crossing the Latvian-Belarusian border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The association ‘I want to help refugees’ reported that between October 2023 and October 2025, 11 people who died after crossing the Latvian-Belarusian border were buried in Latvia as unidentified persons. The burials were carried out by local municipalities where the bodies were found, though ongoing maintenance of the graves was not planned. ‘I want to help refugees’ reached agreements with municipalities to care for these burial sites. It has so far installed memorial plaques for nine individuals and regularly cleans the sites, with two additional plaques planned for spring 2026. On 20 June 2025, the association raised the issue at the Conversation Festival “Lampa” during a discussion titled “Can we bury responsibility? – burials of unidentified border crossers at the border area.” ‘I want to help refugees’ continues to collect data on border fatalities, support families searching for missing relatives, and advocate for a better national cooperation system to handle such cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (2 November, 2025), Aktuālā informācija par neidentificētu cilvēku nāvi pēc Latvijas–Baltkrievijas robežas šķērsošanas [Current information on the death of unidentified persons after crossing the Latvian-Belarusian border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62BA556F"/>
+    <w:nsid w:val="2E30D072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reported-death-unidentified-persons-crossing-latvian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reported-death-unidentified-persons-crossing-latvian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>