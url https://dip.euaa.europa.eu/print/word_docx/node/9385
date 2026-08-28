--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘I want to help refugees’ reported the death of unidentified persons crossing the Latvian-Belarusian border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The association ‘I want to help refugees’ reported that between October 2023 and October 2025, 11 people who died after crossing the Latvian-Belarusian border were buried in Latvia as unidentified persons. The burials were carried out by local municipalities where the bodies were found, though ongoing maintenance of the graves was not planned. ‘I want to help refugees’ reached agreements with municipalities to care for these burial sites. It has so far installed memorial plaques for nine individuals and regularly cleans the sites, with two additional plaques planned for spring 2026. On 20 June 2025, the association raised the issue at the Conversation Festival “Lampa” during a discussion titled “Can we bury responsibility? – burials of unidentified border crossers at the border area.” ‘I want to help refugees’ continues to collect data on border fatalities, support families searching for missing relatives, and advocate for a better national cooperation system to handle such cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (2 November, 2025), Aktuālā informācija par neidentificētu cilvēku nāvi pēc Latvijas–Baltkrievijas robežas šķērsošanas [Current information on the death of unidentified persons after crossing the Latvian-Belarusian border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.11.2025</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E30D072"/>
+    <w:nsid w:val="E11CF7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reported-death-unidentified-persons-crossing-latvian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reported-death-unidentified-persons-crossing-latvian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/02/aktuala-informacija-par-neidentificetu-cilveku-navi-pec-latvijasbaltkrievijas-robezas-skersosanas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>