--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greece, Bulgaria and Turkey meet to discuss the management of irregular migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Greece, Bulgaria and Turkey meet to discuss the management of irregular migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A trilateral working meeting between Greece, Bulgaria and Turkey was held on 3 November in Istanbul, regarding the management of irregular immigration. The common assumption of the meeting was that the measures taken within the framework of the cooperation between the three countries have led to a significant reduction in illegal flows. In particular, during the current year, flows from Turkey via Evros and from the Aegean islands have shown a sharp decrease of 42%, with a further decrease in the last quarter. The discussion also focused on the common challenges of the three countries in the field of deportations and returns to countries such as Afghanistan and Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (3 November, 2025), Τριμερής Ελλάδας, Βουλγαρίας Τουρκίας στην Κωνσταντινούπολη – Μείωση 42% στις ροές από Τουρκία το 2025 [Trilateral Greece, Bulgaria, Turkey in Istanbul – 42% reduction in flows from Turkey in 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/trimeris-elladas-voylgarias-toyrkias-stin-konstantinoypoli-meiosi-42-stis-roes-apo-toyrkia-to-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FAF83823"/>
+    <w:nsid w:val="BB2B7F9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greece-bulgaria-and-turkey-meet-discuss-management-irregular-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/trimeris-elladas-voylgarias-toyrkias-stin-konstantinoypoli-meiosi-42-stis-roes-apo-toyrkia-to-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greece-bulgaria-and-turkey-meet-discuss-management-irregular-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/trimeris-elladas-voylgarias-toyrkias-stin-konstantinoypoli-meiosi-42-stis-roes-apo-toyrkia-to-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>