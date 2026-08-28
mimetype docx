--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Experts meet to discuss pilot project for alternative social services for refugee children zzzzzz</w:t>
+          <w:t xml:space="preserve">Experts meet to discuss pilot project for alternative social services for refugee children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chairman of the State Agency for Refugees (SAR) and the Chairman of the Social Assistance Agency met with experts to discuss the implementation of the pilot project on alternative social services for unaccompanied refugee children. The project is funded by AMIF and is being implemented in cooperation with the IOM and four municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (5 November, 2025), Държавните агенции за бежанците и социално подпомагане обсъдиха мерките по изпълнението на пилотния проект за алтернативни социални услуги на непридружени деца бежанци [The state agencies for refugees and social assistance discussed the measures for the implementation of the pilot project for alternative social services for unaccompanied refugee children],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C977219"/>
+    <w:nsid w:val="80F95209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/experts-meet-discuss-pilot-project-alternative-social-services-refugee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>