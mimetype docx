--- v0 (2026-07-07)
+++ v1 (2026-08-29)
@@ -7,105 +7,106 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New locations for the Swedish Migration Agency zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Service Center and the Swedish Migration Board are expanding their cooperation on the provision of services for personal visits which resulted in the closure of some Migration Board services centers and the provision of the services instead via telephone, digital services and at the new 35 State Services Centers around the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Read more about what the change means for those of you who need to contact the Swedish Migration Board.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (5 November, 2025), Nu finns Migrationsverket på fler platser runt om i landet [The Swedish Migration Agency is now located in more locations around the country],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-11-05-nu-finns-migrationsverket-pa-fler-platser-runt-om-i-landet.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +235,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C3280B61"/>
+    <w:nsid w:val="76DD4685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +677,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/new-locations-swedish-migration-agency" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyheter/nyhetsarkiv/2025-11-05-nu-kan-du-besoka-ett-statligt-servicekontor.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-11-05-nu-finns-migrationsverket-pa-fler-platser-runt-om-i-landet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyheter/nyhetsarkiv/2025-11-05-nu-kan-du-besoka-ett-statligt-servicekontor.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-11-05-nu-finns-migrationsverket-pa-fler-platser-runt-om-i-landet.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>