--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR holds meeting with the British Embassy on cooperation in asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">SAR holds meeting with the British Embassy on cooperation in asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under the framework of cooperation on asylum-related matters, SAR and the British Embassy discussed national legislation, preparations for the Pact and operational support by the EUAA. The embassy works on migration issues and the prevention of human trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (5 November, 2025), Държавната агенция за бежанците и Британското посолство обсъдиха сътрудничеството си в областта на убежището. The Agency for Refugees and the British Embassy discussed their cooperation in the field of asylum [The State Agency for Refugees and the British Embassy discussed their cooperation in the field of asylum. The Agency for Refugees and the British Embassy discussed their cooperation in the field of asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ECD28523"/>
+    <w:nsid w:val="22F5BB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-holds-meeting-british-embassy-cooperation-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>