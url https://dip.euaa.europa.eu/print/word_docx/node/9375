--- v0 (2026-07-08)
+++ v1 (2026-08-28)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Immigration and Asylum meets with German counterpart to discuss Pact implementation and returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Immigration and Asylum meets with German counterpart to discuss Pact implementation and returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, Thanos Plevris, paid a visit to Berlin, where he met with his German counterpart, Mr. Alexander Dobrindt. During the bilateral meeting, the two Ministers discussed a number of issues of common interest related to the management of illegal immigration, as well as European initiatives for the protection of external borders. The discussion focused on national and European measures aimed at reducing irregular flows and enhancing returns and expulsions. Particular emphasis was placed on the need to implement the New Pact on Migration and Asylum and the Return Regulation in a manner that is mutually beneficial for Greece and Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mr. Plevris expressed the intention of Greece to actively participate in the creation and operation of "return hubs" outside the European continent, and specifically in African countries, and asked to be informed about Germany's initiatives regarding the returns of migrants to Afghanistan and Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 November, 2025), Διμερής συνάντηση Θάνου Πλεύρη, με τον Γερμανό ομόλογό του, Alexander Dobrindt, για την εφαρμογή του Συμφώνου Μετανάστευσης, του Κανονισμού Επιστροφής στις χώρες προέλευσης και τη δημιουργία κέντρων επιστροφής μεταναστών στην Αφρική [Bilateral meeting of Thanos Plevris with his German counterpart, Alexander Dobrindt, on the implementation of the Migration Pact, the Return Regulation in countries of origin and the creation of migrant return centers in Africa],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/dimeris-synantisi-thanoy-pleyri-me-ton-germano-omologo-toy-alexander-dobrindt-gia-tin-efarmogi-toy-symfonoy-metanasteysis-toy-kanonismoy-epistrofis-stis-chores-proeleysis-kai-ti-dimioyrgia-kentron/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="352A4163"/>
+    <w:nsid w:val="01E625FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-meets-german-counterpart-discuss-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/dimeris-synantisi-thanoy-pleyri-me-ton-germano-omologo-toy-alexander-dobrindt-gia-tin-efarmogi-toy-symfonoy-metanasteysis-toy-kanonismoy-epistrofis-stis-chores-proeleysis-kai-ti-dimioyrgia-kentron/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-meets-german-counterpart-discuss-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/dimeris-synantisi-thanoy-pleyri-me-ton-germano-omologo-toy-alexander-dobrindt-gia-tin-efarmogi-toy-symfonoy-metanasteysis-toy-kanonismoy-epistrofis-stis-chores-proeleysis-kai-ti-dimioyrgia-kentron/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>