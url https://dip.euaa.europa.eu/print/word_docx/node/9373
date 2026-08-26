--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NOAS reports cuts in legal aid measures zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">NOAS reports cuts in legal aid measures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government plans to cut NOK 20 million from the national budget for legal aid, despite previously committing to strengthen it. The Legal Aid Alliance, which handles over 30,000 cases annually and largely relies on volunteers, warns that the need for legal assistance is already far greater than current funding allows. In 2024, organisations requested NOK 134 million but received only about 60%; under the new proposal, funding would drop to 46%.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The alliance argued that the cut will sharply reduce services from January 2026, leaving many vulnerable people without access to help, among them asylum seekers. They stress that legal aid is essential to ensure individuals are aware of their rights and maintain trust in the rule of law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Alliance call on politicians across parties to oppose the government’s proposal and instead increase legal aid funding, noting that early legal assistance can save public resources and strengthen confidence in Norway’s justice system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Organisation for Asylum Seekers | Norsk organisasjon for asylsøkere (6 November, 2025), Regjeringen svikter de svakeste – og vår felles rettssikkerhet [The Government is failing the weakest – and our common rule of law],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.noas.no/regjeringen-svikter-de-svakeste-og-var-felles-rettssikkerhet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F240ABE"/>
+    <w:nsid w:val="30877FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/noas-reports-cuts-legal-aid-measures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/regjeringen-svikter-de-svakeste-og-var-felles-rettssikkerhet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/noas-reports-cuts-legal-aid-measures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/regjeringen-svikter-de-svakeste-og-var-felles-rettssikkerhet/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>