--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Immigration and Asylum meets with Deputy Prime Minister of Romania zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Minister of Immigration and Asylum meets with Deputy Prime Minister of Romania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, Mr. Thanos Plevris, met today with the Deputy Prime Minister of Romania, Mr. Cătălin Predoiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting, Mr. Predoiu expressed his keen interest and appreciation for Greece's new, strict legislative framework on illegal immigration. He also referred to the corresponding strict policies adopted by the Romanian government, emphasizing the intention to further strengthen these actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two sides exchanged views on the common challenges they face in the field of migration and agreed on the need for automatic enforcement of return decisions of third-country nationals, noting that the mandatory nature of returns is a crucial factor for the effective management of migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (7 November, 2025), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου, κ. Θάνου Πλεύρη, με τον Αντιπρόεδρο της Κυβέρνησης της Ρουμανίας, κ. Cătălin Predoiu [Meeting of the Minister of Immigration and Asylum, Mr. Thanos Plevris, with the Deputy Prime Minister of Romania, Mr. Cătălin Predoiu],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-k-thanoy-pleyri-me-ton-antiproedro-tis-kyvernisis-tis-roymanias-k-catalin-predoiu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A11E92BB"/>
+    <w:nsid w:val="A0783889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-meets-deputy-prime-minister-romania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-k-thanoy-pleyri-me-ton-antiproedro-tis-kyvernisis-tis-roymanias-k-catalin-predoiu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-meets-deputy-prime-minister-romania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-k-thanoy-pleyri-me-ton-antiproedro-tis-kyvernisis-tis-roymanias-k-catalin-predoiu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>