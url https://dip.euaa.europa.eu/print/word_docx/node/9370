--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ and UNHCR organised an event on admission of Ukrainian civilians to Latvia zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ and UNHCR organised an event on admission of Ukrainian civilians to Latvia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 4 November, the association “I want to help refugees” and UNHCR held an event in Riga bringing together around 60 representatives from state institutions, municipalities, and NGOs to discuss Latvia’s experience in supporting Ukrainian civilians.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior outlined recent amendments to the Ukrainian Civilian Support Law (UCAL), including new rules on accommodation and benefits for vulnerable groups, and scenarios for Ukrainians after temporary protection ends in March 2027. He noted that over 31,000 Ukrainians currently have temporary protection in Latvia, with more than 3,000 accommodated in municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Culture emphasized the need for a long-term integration strategy, highlighting Latvian language learning as a key element. Proposals include mandatory deadlines for achieving A2 and professional-level language proficiency.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -100,54 +90,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Ventspils municipality shared its proactive approach to refugee reception and coordination but noted challenges in cultural understanding and trauma sensitivity among staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (7 November, 2025), Kopsavilkums par 2025. gada 4. novembra pasākumu “Ukrainas civiliedzīvotāju uzņemšana Latvijā: iesaistīto pušu tikšanās” [Summary of the event of 4 November 2025 "Admission of Ukrainian civilians to Latvia: meeting of stakeholders"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2025/11/07/kopsavilkums-par-2025-gada-4-novembra-pasakumu-ukrainas-civiliedzivotaju-uznemsana-latvija-iesaistito-pusu-tiksanas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,52 +169,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -276,187 +267,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF193221"/>
+    <w:nsid w:val="6CFF186C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,55 +709,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-and-unhcr-organised-event-admission-ukrainian-civilians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/07/kopsavilkums-par-2025-gada-4-novembra-pasakumu-ukrainas-civiliedzivotaju-uznemsana-latvija-iesaistito-pusu-tiksanas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-and-unhcr-organised-event-admission-ukrainian-civilians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/11/07/kopsavilkums-par-2025-gada-4-novembra-pasakumu-ukrainas-civiliedzivotaju-uznemsana-latvija-iesaistito-pusu-tiksanas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>