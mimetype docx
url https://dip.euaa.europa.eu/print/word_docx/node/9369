--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Norwegian Institute for Social Research and UNHCR publish report on refugee integration zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Norwegian Institute for Social Research and UNHCR publish report on refugee integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Institute for Social Research, in collaboration with UNHCR, launched a new report that examines how civil society in Norway can best support refugee reception and integration. Drawing on expert interviews and international practices, the report compares the concept of community sponsorship programmes, where individuals or groups provide financial and practical support to refugees in addition to other community support already provided in municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The findings suggest that, while community sponsorship has gained traction internationally, Norway’s highly-regulated integration system and Nordic welfare model make other forms of community support more suitable in the short- to medium-term. Existing local initiatives, built on strong traditions of volunteerism and public-private partnerships, offer meaningful ways to engage communities in refugee support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report recommends building on and expanding these existing efforts, aligning with the national strategy to strengthen civil society’s role in integration. While community sponsorship may hold future potential, especially in response to increased refugee arrivals, current conditions favour enhancing the diverse support mechanisms already in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (7 November, 2025), [Exploring community support for refugees in Norway],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/neu/136933-exploring-community-support-for-refugees-in-norway.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8CD1CD85"/>
+    <w:nsid w:val="EB14446D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norwegian-institute-social-research-and-unhcr-publish-report-refugee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/136933-exploring-community-support-for-refugees-in-norway.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norwegian-institute-social-research-and-unhcr-publish-report-refugee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/neu/136933-exploring-community-support-for-refugees-in-norway.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>