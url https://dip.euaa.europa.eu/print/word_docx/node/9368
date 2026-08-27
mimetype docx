--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,105 +7,94 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the first three quarters of 2025, Denmark recorded a notable increase in voluntary repatriations, reaching the highest levels to date. A total of 523 people used the national repatriation scheme, of whom 413 returned to Syria, marking a substantial rise compared to 94 in 2024. The Minister for Immigration and Integration, Rasmus Stoklund, welcomed this development and emphasised that many Syrians who arrived approximately a decade ago have faced integration challenges and are now opting to re-establish their lives in their country of origin. The Danish repatriation scheme, in place since 1993 and governed by the Repatriation Act, provides financial assistance of up to approximately DKK 250,000 per adult and DKK 50,000 per child to support returns, including establishment, travel, education and medical expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (8 November, 2025), Flere syrere rejser frivilligt hjem [More Syrians are voluntarily returning home],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2025/november/flere-syrere-rejser-frivilligt-hjem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +125,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +223,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="346237D0"/>
+    <w:nsid w:val="FD3AFDB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +665,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/ministry-immigration-and-integration-publishes-data-national-repatriation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/november/flere-syrere-rejser-frivilligt-hjem/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2025/november/flere-syrere-rejser-frivilligt-hjem/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>