--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -392,51 +392,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD3AFDB5"/>
+    <w:nsid w:val="D6FEBA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>