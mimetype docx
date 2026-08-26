--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Interdepartmental working group discusses draft law on international protection for June 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Interdepartmental working group discusses draft law on international protection for June 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the State Agency for Refugees (SAR), the new law on international protection has been discussed by the interdepartmental working group in order to align it with Bulgarian legislation and EU law. The new law will have the name International Protection Act and is set to enter into force on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (10 November, 2025), Проект на Закон за международна закрила обсъди междуведомствена работна група, лидирана от ДАБ [Draft International Protection Act was discussed by an interdepartmental working group led by the SAR],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A905241"/>
+    <w:nsid w:val="30F39B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/interdepartmental-working-group-discusses-draft-law-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/interdepartmental-working-group-discusses-draft-law-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>