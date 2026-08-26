--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE released a technical note on the assessment of the best interests of the child in expulsion cases zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE released a technical note on the assessment of the best interests of the child in expulsion cases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNE has released a new technical note to guide case officers in assessing the best interests of the child in expulsion cases. The note is not legally binding but serves as a professional tool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The note explains legal principles, child-development knowledge, and factors relevant when deciding whether an expulsion is disproportionate. The child’s best interests must always be a fundamental consideration, balanced against society’s need for immigration control and crime prevention. The assessment must consider family life rights under ECHR Article 8. Children may be strongly affected even if only one parent is expelled, so their situation must be thoroughly reviewed. The note also covers “additional time” as a milder alternative to expulsion in some cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is disproportionate when the consequences for the child and family are clearly heavier than necessary. For very serious offences, only exceptional circumstances—i.e., unusually heavy burdens on the child—can outweigh expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">From January 2025, expulsion should normally not occur if family life cannot be maintained abroad due to serious abuse risks or extraordinary humanitarian conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (11 November, 2025), Korleis vurderer UNE barnet sitt beste når foreldre står i fare for utvising? [Is UNE considering the child's best interests when parents are at risk of deportation?],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/nytt-fagnotat-om-vurderinga-av-barnet-sitt-beste-i-utvisingssaker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 08-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C043D668"/>
+    <w:nsid w:val="9FDAD0D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-released-technical-note-assessment-best-interests-child-expulsion-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/nytt-fagnotat-om-vurderinga-av-barnet-sitt-beste-i-utvisingssaker/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-released-technical-note-assessment-best-interests-child-expulsion-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/nytt-fagnotat-om-vurderinga-av-barnet-sitt-beste-i-utvisingssaker/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>