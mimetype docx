--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Commission identifies Estonia at risk of migratory pressure in the first Annual Migration Cycle zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Commission identifies Estonia at risk of migratory pressure in the first Annual Migration Cycle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the first Annual Migration Management Cycle under the Pact on Migration and Asylum, the European Commission identified Estonia, among other Member States, as being at risk of migratory pressure. As a result, Estonia will have priority access to the EU Migration Support Toolbox, and its situation will be re-evaluated swiftly should conditions change. The Commission also noted that Estonia, among other Member States, faces a significant migratory situation due to cumulative pressures over the past five years and may therefore request a partial or full deduction from its contributions to the Solidarity Pool.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This will apply from the full entry into application of the Regulation on Asylum and Migration Management (AMMR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (11 November, 2025), [Commission launches first Annual Migration Management Cycle under the Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2655</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06FDEA96"/>
+    <w:nsid w:val="D7A2B331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/commission-identifies-estonia-risk-migratory-pressure-first-annual-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2655" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/commission-identifies-estonia-risk-migratory-pressure-first-annual-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_2655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>