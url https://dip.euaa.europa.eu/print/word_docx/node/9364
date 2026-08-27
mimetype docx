--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Croatian Law Centre and the Judicial Academy trained judges on the EU Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Croatian Law Centre and the Judicial Academy trained judges on the EU Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 November 2025, the Croatian Law Centre, as an implementing partner of UNHCR and in cooperation with the Judicial Academy, organised a seminar for administrative court judges. The seminar focused on key innovations introduced by the EU Pact on Migration and Asylum, emphasizing their implementation in the Republic of Croatia and the role of administrative courts in proceedings concerning third-country nationals and applicants for international protection. Presentations were delivered by experts from the Ministry of the Interior and the Constitutional Court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (12 November, 2025), Održan seminar za suce upravnih sudova [Seminar for judges of administrative courts held],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/2025/11/12/odrzan-seminar-za-suce-upravnih-sudova-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35CCBB6F"/>
+    <w:nsid w:val="4BE1CCBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-and-judicial-academy-trained-judges-eu-pact-migration-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2025/11/12/odrzan-seminar-za-suce-upravnih-sudova-2/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>