--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">New draft bill for children protection zzzzzz</w:t>
+          <w:t xml:space="preserve">New draft bill for children protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft child protection bill aims to strengthen children’s rights, to modernise services, and to clarify responsibilities across Iceland’s child protection system. The scope is related to the implementation of the 2025 state–municipality agreement on children with multiple and complex needs, increasing state responsibility for specialised housing and services. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new bill also suggests a new national child protection council which would replace district councils and the expert team, gaining authority to decide on key measures and assess out-of-home placements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill aims to reinforce children’s independent rights, ensures child-friendly and multidisciplinary procedures, and extends access to spokespersons, healthcare, and education during placements. It also establishes a clearer legal framework for the use of coercion in state-run facilities, responding to Ombudsman’s recommendations , and clarifies the law’s application to children in Iceland without a guardian. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -77,88 +90,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Education and Children's Affairs </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Child Protection Bill. Case No. S-224/2025 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Published: 13.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/samradsgatt/mal/4109</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Social Affairs and Housing | Félags- og húsnæðismálaráðuneytið (13 November, 2025), Drög að nýjum heildarlögum um barnavernd til umsagnar [Draft of a new comprehensive law on child protection for comment],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2025/11/13/Drog-ad-nyjum-heildarlogum-um-barnavernd-til-umsagnar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -189,52 +204,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -287,187 +302,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01A8CC92"/>
+    <w:nsid w:val="2E677AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,55 +744,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/new-draft-bill-children-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/samradsgatt/mal/4109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2025/11/13/Drog-ad-nyjum-heildarlogum-um-barnavernd-til-umsagnar/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/new-draft-bill-children-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/samradsgatt/mal/4109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2025/11/13/Drog-ad-nyjum-heildarlogum-um-barnavernd-til-umsagnar/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>