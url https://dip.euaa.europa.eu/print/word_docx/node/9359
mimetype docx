--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI provides grants for activities for children in asylum reception centres zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI provides grants for activities for children in asylum reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UDI provides grants for activities for children in asylum reception centres, which can be given to individuals, voluntary organisations registered in the Register of Non-Profit Organisations or other non-profit organisations. +The grant scheme is intended to help children in asylum reception centres have a more meaningful everyday life through organised activities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UDI prioritises measures that ensure regular activities, give children in asylum reception centres the opportunity to participate in activities with children who live in the local community, provide structure in everyday life, and that have low and proportionate salary and administrative costs. Recipients of the grant must obtain a police certificate of conduct. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The deadline for applying is 5 January 2026. NOK 16.9 million has been allocated for this purpose in the national budget for 2026 (subject to the final national budget).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (14 November, 2025), Nå kan du søke om tilskudd til aktivitetstilbud for barn i asylmottak [You can now apply for grants for activities for children in asylum reception centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/soke-om-tilskudd-til-aktivitetstilbud-for-barn-i-asylmottak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5FC27FE8"/>
+    <w:nsid w:val="EAEE64C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-provides-grants-activities-children-asylum-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/soke-om-tilskudd-til-aktivitetstilbud-for-barn-i-asylmottak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-provides-grants-activities-children-asylum-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/soke-om-tilskudd-til-aktivitetstilbud-for-barn-i-asylmottak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>