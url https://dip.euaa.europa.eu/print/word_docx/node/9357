--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR, UNICEF, Save the Children and OSAR issue joint recommendations on child protection zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR, UNICEF, Save the Children and OSAR issue joint recommendations on child protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Four organisations, UNICEF Switzerland and Liechtenstein, UNHCR, Save the Children Switzerland and the Swiss Refugee Council (OSAR) have issued their first joint recommendations aimed at strengthening child protection and supporting healthy development in these settings. Currently, no national framework or minimum standards exist. Their recommendations, outlined in “T</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">he Child Seeking Protection in Collective Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">” call on the Confederation, cantons, municipalities, and care organisations to establish systematic child-protection and quality standards. Suggested measures include allocating resources specifically for child protection, documenting and assessing the best interests of the child, creating opportunities for participation and requiring collective centers to develop their own protection concepts based on risk assessments. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each organisation emphasises:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -128,51 +131,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (17 November, 2025), Amélioration de la situation des enfants cherchant protection dans les abris collectifs [Improving the situation of children seeking protection in collective shelters],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/amelioration-de-la-situation-des-enfants-cherchant-protection-dans-les-abris-collectifs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -301,187 +305,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F7D1DAC"/>
+    <w:nsid w:val="EC9D5698"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -585,51 +622,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BC399863"/>
+    <w:nsid w:val="E2BA2AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -865,51 +902,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/unhcr-unicef-save-children-and-osar-issue-joint-recommendations-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.ch/fr/media/6556/download?attachment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/amelioration-de-la-situation-des-enfants-cherchant-protection-dans-les-abris-collectifs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>