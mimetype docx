--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Application for international protection increases in October 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">Application for international protection increases in October 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In October 2025, Switzerland recorded 2,643 new asylum applications, a slight increase of 72 compared to September but still 2,039 fewer than during the same period in 2024. Of these applications, 2,239 were primary requests and 404 secondary ones. Primary applications rose by 4.7% from the previous month but were 0.6% lower than in October 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Afghanistan remained the top country of origin with 684 applications, followed by Eritrea (319), Somalia (317), Algeria (204), and Turkey (187). Overall, asylum requests for the first ten months of 2025 decreased by 8.7% year-on-year, amounting to 21,520 compared to 23,559 in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) processed 2,693 cases in October, granting asylum in 574 of them. A total of 977 people without residence rights left Switzerland under official supervision: 614 voluntarily and 363 through enforced removals. Additionally, there were 754 uncontrolled departures. At the end of October, 5,369 individuals were receiving return-assistance support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (17 November, 2025), Asile: statistiques d’octobre 2025 [Asylum: October 2025 statistics],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/pxi8-9kGH7Gp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5A25887"/>
+    <w:nsid w:val="202E6B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/application-international-protection-increases-october-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/pxi8-9kGH7Gp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>