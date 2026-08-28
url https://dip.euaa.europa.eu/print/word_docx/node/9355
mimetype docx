--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Successful mission for a resettlement project zzzzzz</w:t>
+          <w:t xml:space="preserve">Successful mission for a resettlement project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Agency for Refugees reported that one of its teams conducted a successful mission to Istanbul for the selection of third country nationals to be resettled to Bulgaria. The project is funded by AMIF and envisages the resettlement of 25 third country nationals. 4 families were interviewed within a week and they were being informed about their rights and obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (17 November, 2025), Екип на ДАБ изпълни успешно мисия по проект за ефективно презаселване на граждани на трети страни у нас [A SAR team successfully completed a mission on a project for the effective resettlement of third-country nationals in our country],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="561AC8E7"/>
+    <w:nsid w:val="0CF68AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/successful-mission-resettlement-project" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>