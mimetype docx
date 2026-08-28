--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0CF68AF3"/>
+    <w:nsid w:val="8C92DA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>