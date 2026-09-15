--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UN High Commissioner for Refugees visits Norway zzzzzz</w:t>
+          <w:t xml:space="preserve">UN High Commissioner for Refugees visits Norway</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UN High Commissioner for Refugees Filippo Grandi visited Oslo for the last time before ending his 10-year term at the end of 2025. During his visit, he met Norway’s Prime Minister and several ministers to discuss refugee protection amid rising global displacement, which reached over 122 million people by April 2025. Norwegian leaders praised Grandi’s leadership and emphasised the importance of international law and continued support for UNHCR, particularly given current funding constraints and growing humanitarian needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grandi took part in a public event at the University of Oslo on 18 November titled “A Decade of Humanitarian Leadership: Reflections on the Past and Ideas for the Future,” alongside NRC’s Jan Egeland and student representative Milad Rezvan. Norway remains a major supporter of UNHCR, ranking sixth globally, and third for flexible funding, in 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Prime Minister | Statsministerens kontor (18 November, 2025), FNs høykommissær for flyktninger besøker Norge [UN High Commissioner for Refugees visits Norway],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/fns-hoykommissar-for-flyktninger-besoker-norge/id3139836/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E2B2AE98"/>
+    <w:nsid w:val="7853919B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/un-high-commissioner-refugees-visits-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/fns-hoykommissar-for-flyktninger-besoker-norge/id3139836/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/un-high-commissioner-refugees-visits-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/fns-hoykommissar-for-flyktninger-besoker-norge/id3139836/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>