--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland and Cyprus sign migration cooperation agreement zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland and Cyprus sign migration cooperation agreement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland and Cyprus signed a framework agreement in Nicosia to strengthen their bilateral cooperation on migration as part of Switzerland’s second contribution to selected EU member states. Backed by 10 million Swiss francs, the program will support projects for housing unaccompanied minor asylum seekers, assisting vulnerable migrants with voluntary return, particularly in cooperation with the IOM, and developing a comprehensive migrant integration strategy. This initiative continues a first cooperation phase launched in 2022, also funded with 10 million francs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (21 November, 2025), La Suisse et Chypre signent un accord de coopération migratoire [Switzerland and Cyprus sign a migration cooperation agreement],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/iNdwirkkabv3LhHQ5FANL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CD94916"/>
+    <w:nsid w:val="46BFB11C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-and-cyprus-sign-migration-cooperation-agreement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/iNdwirkkabv3LhHQ5FANL" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>