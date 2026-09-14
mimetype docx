--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government extends restrictions to apply for asylum at the Polish-Belarusian border until 21 January 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Government extends restrictions to apply for asylum at the Polish-Belarusian border until 21 January 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pursuant to the regulation of the Council of Ministers of 18 November 2025 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, item 1581</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), the lower house of Parliament (Sejm), at the request of the Prime Minister, approved to extend the restriction on the right to submit an application at the Polish-Belarusian border, in place since 27 March 2025. The restriction was extended for an additional 60 days from 22 November 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Existing exceptions continued to apply, such as allowing unaccompanied minors; pregnant women; persons requiring special treatment due to age, health or other needs; individuals at real risk of serious harm in Belarus; and Belarusian nationals to apply for international protection at the border. These exceptions do not apply if the border crossing involved the use of force and coordination with others, or the individual’s conduct required direct coercive measures or the use of weapons by the Polish authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office for Foreigners | Urząd do Spraw Cudzoziemców (21 November, 2025), Ograniczenie prawa do złożenia wniosku o ochronę międzynarodową [Restriction of the right to apply for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DC588D2"/>
+    <w:nsid w:val="0EC3F9BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/government-extends-restrictions-apply-asylum-polish-belarusian-border-until-21" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2025/pozycja/1581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/government-extends-restrictions-apply-asylum-polish-belarusian-border-until-21" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2025/pozycja/1581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc/ograniczenie-prawa-do-zlozenia-wniosku-o-ochrone-miedzynarodowa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>