--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Immigration and Asylum visits Cyprus to strengthen cooperation on migration policy and returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Immigration and Asylum visits Cyprus to strengthen cooperation on migration policy and returns</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, Mr. Thanos Plevris, paid an official visit to Cyprus today, where he met with the Deputy Minister of Immigration and International Protection, Mr. Nikolas Ioannidis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The discussion, which took place in a particularly warm atmosphere, focused on the new Immigration and Asylum Pact and the Return Regulation, as well as the migration priorities in view of Cyprus's upcoming assumption of the Presidency of the Council of the European Union. Mr. Plevris referred to the legislative initiatives undertaken by Greece to reform the return framework and address illegal immigration, while Mr. Ioannidis presented the successful return model implemented by Cyprus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, the common priorities of Greece and Cyprus in the management of migration and the further deepening of cooperation within the framework of MED5 were discussed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (24 November, 2025), Διμερής συνάντηση Θάνου Πλεύρη, με τον Γερμανό ομόλογό του, Alexander Dobrindt, για την εφαρμογή του Συμφώνου Μετανάστευσης, του Κανονισμού Επιστροφής στις χώρες προέλευσης και τη δημιουργία κέντρων επιστροφής μεταναστών στην Αφρική [Bilateral meeting of Thanos Plevris with his German counterpart, Alexander Dobrindt, on the implementation of the Migration Pact, the Return Regulation in countries of origin and the creation of migrant return centers in Africa],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/episkepsi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stin-kypro-enischysi-tis-synergasias-gia-ti-metanasteytiki-politiki-kai-tis-epistrofes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EBDE276D"/>
+    <w:nsid w:val="2E4923ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-visits-cyprus-strengthen-cooperation-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/episkepsi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stin-kypro-enischysi-tis-synergasias-gia-ti-metanasteytiki-politiki-kai-tis-epistrofes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-immigration-and-asylum-visits-cyprus-strengthen-cooperation-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/episkepsi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-stin-kypro-enischysi-tis-synergasias-gia-ti-metanasteytiki-politiki-kai-tis-epistrofes/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>