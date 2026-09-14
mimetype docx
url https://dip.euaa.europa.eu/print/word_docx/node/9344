--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Public awareness campaigns for International Day for the Elimination of Violence against Women zzzzzz</w:t>
+          <w:t xml:space="preserve">Public awareness campaigns for International Day for the Elimination of Violence against Women</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children, especially unaccompanied minors, remain particularly vulnerable, and are often exposed to online threats, such as harassment, non-consensual dissemination of personal data and recruitment practices for the purpose of exploitation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Secretariat for the Vulnerable and Institutional Protection (GSVIP), as the national competent authority for the protection of unaccompanied children and vulnerable third-country nationals, implements targeted empowerment and prevention interventions, through special workshops and information actions concerning personal safety and the recognition of online risks. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of this year’s Global Campaign to End Violence against Women, which begins on 25 November and ends on 10 December 2025, the General Secretariat for Equality and Human Rights, in close collaboration with its partners – and in particular with the General Secretariat for Equality and Human Rights – is planning coordinated public awareness and professional information actions. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">These actions will focus on forms of digital gender-based violence and methods of committing human trafficking online, highlighting the importance of intersectoral cooperation to strengthen prevention and protection. At the same time, through the "PYXIDA" action and in collaboration with the NGO Zeuxis, new interventions and workshops will be held for unaccompanied minors throughout the country, with topics related to gender-based violence, human trafficking and the promotion of equality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (25 November, 2025), 25η Νοεμβρίου: Διεθνής Ημέρα για την Εξάλειψη της Βίας κατά των Γυναικών [November 25th: International Day for the Elimination of Violence against Women],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/25i-noemvrioy-diethnis-imera-gia-tin-exaleipsi-tis-vias-kata-ton-gynaikon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of GBV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8036DC33"/>
+    <w:nsid w:val="3892DDEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-awareness-campaigns-international-day-elimination-violence-against-women" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/25i-noemvrioy-diethnis-imera-gia-tin-exaleipsi-tis-vias-kata-ton-gynaikon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/public-awareness-campaigns-international-day-elimination-violence-against-women" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/25i-noemvrioy-diethnis-imera-gia-tin-exaleipsi-tis-vias-kata-ton-gynaikon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>