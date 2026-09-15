--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -270,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3892DDEB"/>
+    <w:nsid w:val="1292A42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>