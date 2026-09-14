--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council approves measures to strengthen border management zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council approves measures to strengthen border management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council approved targeted measures to improve cooperation between federal and cantonal authorities involved in border management, with a particular focus on improving risk analysis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Switzerland’s external border control involves multiple agencies. In 2023, the Federal Council reviewed the reFRONT report, which recommended enhancing cooperation and establishing a more structured framework across several areas: training, risk analysis, operational processes, infrastructure, technology, and governance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council tasked the Federal Department of Justice and Police (FDJP) with examining these recommendations in collaboration with all relevant authorities and proposing concrete implementation options by the end of 2025. In 2024, representatives from the State Secretariat for Migration (SEM), the Federal Office of Police (fedpol), the Federal Office for Customs and Border Security, several cantonal police forces (Bern, Geneva, Nidwalden, Zurich, Ticino), and national police and justice conferences jointly developed implementation proposals. </w:t>
       </w:r>
@@ -113,51 +115,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (26 November, 2025), Le Conseil fédéral approuve des mesures visant à améliorer la collaboration en matière de gestion des frontières [Federal Council approves measures to improve cooperation in border management],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/7M8lH-Nagf2S</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -286,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35E4C79F"/>
+    <w:nsid w:val="C8A96008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -570,51 +606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D66BF52"/>
+    <w:nsid w:val="7752901C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -850,51 +886,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-approves-measures-strengthen-border-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/7M8lH-Nagf2S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>