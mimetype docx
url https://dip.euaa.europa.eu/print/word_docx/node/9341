--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Working visit of a delegation from the Dutch Ministry of Justice and Security and NIDOS zzzzzz</w:t>
+          <w:t xml:space="preserve">Working visit of a delegation from the Dutch Ministry of Justice and Security and NIDOS</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Supervision and Evaluation Unit of Accommodation Centers of the General Secretariat for Vulnerable Citizens and Institutional Protection held a training workshop on the topic “Community of Practice: Empowering professionals in crisis management in UAC Accommodation Facilities”. Key speakers at the workshop were representatives from the Ministry of Justice and Security of the Netherlands and the National Agency for the Protection of Unaccompanied Minors “NIDOS” who work in structures and programs for unaccompanied minors. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participants were workers at the Unaccompanied Minors Reception Centers who had the opportunity to learn about alternative practices in the training and empowerment of frontline professionals on security issues, the institutions of intercultural mediators and behavioral scientists in crisis management, and the Prospect Reception Facilities (PON), which are alternative structures for hosting children with deviant behaviors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (27 November, 2025), Ημερίδα και επίσκεψη εργασίας αντιπροσωπείας του Υπουργείου Δικαιοσύνης και Ασφάλειας της Ολλανδίας και NIDOS [Workshop and working visit of a delegation from the Ministry of Justice and Security of the Netherlands and NIDOS],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/imerida-kai-episkepsi-ergasias-antiprosopeias-toy-ypoyrgeioy-dikaiosynis-kai-asfaleias-tis-ollandias-kai-nidos/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3314F343"/>
+    <w:nsid w:val="8F270CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/working-visit-delegation-dutch-ministry-justice-and-security-and-nidos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/imerida-kai-episkepsi-ergasias-antiprosopeias-toy-ypoyrgeioy-dikaiosynis-kai-asfaleias-tis-ollandias-kai-nidos/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/working-visit-delegation-dutch-ministry-justice-and-security-and-nidos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/imerida-kai-episkepsi-ergasias-antiprosopeias-toy-ypoyrgeioy-dikaiosynis-kai-asfaleias-tis-ollandias-kai-nidos/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>