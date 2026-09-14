--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with the Prime Minister of the State of Hesse zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum meets with the Prime Minister of the State of Hesse</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, Mr. Thanos Plevris, met with the Prime Minister of the State The Minister of Immigration and Asylum, Mr. Thanos Plevris, met with the Prime Minister of the State of Hesse of the Federal Republic of Germany, Mr. Boris Rhein, as part of his official visit to Greece. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Minister presented the country’s migration policy and highlighted that with the new legislation the Greek government passed recently, migration flows have been reduced by 50%. Special place in the discussion had the issue of effective returns and the need for a more restrictive migration policy. Hesse of the Federal Republic of Germany, Mr. Boris Rhein, as part of his official visit to Greece.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (27 November, 2025), Meeting of the Minister of Immigration and Asylum Thanos Plevris with the Prime Minister of the State of Hesse, Boris Rhein – “Greece is a guarantor country for the security of Europe” [Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου Θάνου Πλεύρη με τον Πρωθυπουργό του Κρατιδίου της Έσσης, Boris Rhein – «Η Ελλάδα είναι εγγυήτρια χώρα για την ασφάλεια της Ευρώπης»],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-prothypoyrgo-toy-kratidioy-tis-essis-boris-rhein-i-ellada-einai-eggyitria-chora-gia-tin-asfaleia-tis-eyropis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA9D0A29"/>
+    <w:nsid w:val="FA9FEF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-meets-prime-minister-state-hesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-prothypoyrgo-toy-kratidioy-tis-essis-boris-rhein-i-ellada-einai-eggyitria-chora-gia-tin-asfaleia-tis-eyropis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-meets-prime-minister-state-hesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-prothypoyrgo-toy-kratidioy-tis-essis-boris-rhein-i-ellada-einai-eggyitria-chora-gia-tin-asfaleia-tis-eyropis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>