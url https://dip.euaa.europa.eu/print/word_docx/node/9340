--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -256,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA9FEF93"/>
+    <w:nsid w:val="AAB56EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>