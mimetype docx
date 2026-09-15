--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Third Asylum Coordination Meeting held, focusing on the protection of Unaccompanied Minors zzzzzz</w:t>
+          <w:t xml:space="preserve">Third Asylum Coordination Meeting held, focusing on the protection of Unaccompanied Minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 26 March 2025, stakeholders involved in the asylum system met for the first Asylum Coordination Meeting of 2025, which focused on the Dublin Procedure. During the meeting, the Ministry of the Interior reported that in 2024 Croatia received 24,363 requests to take charge, resulting in 1,698 transfers mainly from Germany, Switzerland, Austria, and France, and primarily based on Article 18(1)(b) of the Dublin Regulation. The most frequent nationalities of transferred persons were Afghanistan, Syria and Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conversely, Croatia submitted 779 requests to other Member States, which resulted in 18 outgoing transfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stakeholders also discussed the conditions under which transfers had been carried out, noting that sometimes involved persons with severe mental and physical health conditions, and were often conducted without prior notice or the opportunity to collect personal belongings or medical documentation. Participants identified information exchange during Dublin transfers as a key challenge that needs to be addressed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (28 November, 2025), [Meeting of the Coordination for Asylum Held],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/en/2025/11/28/meeting-of-the-coordination-for-asylum-held/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E1B5F1D7"/>
+    <w:nsid w:val="1C6996D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/third-asylum-coordination-meeting-held-focusing-protection-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/11/28/meeting-of-the-coordination-for-asylum-held/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/third-asylum-coordination-meeting-held-focusing-protection-unaccompanied" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/11/28/meeting-of-the-coordination-for-asylum-held/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>