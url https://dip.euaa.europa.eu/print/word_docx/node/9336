--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland carries out second evacuation of children from Gaza zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland carries out second evacuation of children from Gaza</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thirteen children and 51 accompanying family members were flown from Amman, Jordan to Zurich and Geneva with the support of Norway, using a MEDEVAC aircraft operated by SAS and coordinated by the Swiss Air Transport Service (STAC). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This operation follows an earlier evacuation on 24 October 2025. In total, Switzerland evacuated 20 injured children and 78 accompanying relatives. Before arriving in Switzerland, all evacuees underwent thorough security checks by both Swiss and Israeli authorities. Upon arrival, the children were transferred to hospitals in eight cantons (Basel-Stadt, Fribourg, Geneva, Graubünden, Jura, Ticino, Vaud, and Valais) chosen according to medical needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The cantons agreed in advance to provide accommodation, support and specialised medical care. Costs not covered by mandatory health insurance are borne by the host cantons or hospitals. The operation was carried out by the Federal Department of Justice and Police, the Federal Department of Defence, Civil Protection and Sport, the Federal Department of Foreign Affairs, and the Federal Department of Home Affairs. </w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (28 November, 2025), Deuxième opération d’évacuation d’enfants blessés de Gaza [Second operation to evacuate wounded children from Gaza],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/BJIO-wnpYVrk2TprXZdQB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0252DAE"/>
+    <w:nsid w:val="995ABE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-carries-out-second-evacuation-children-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/BJIO-wnpYVrk2TprXZdQB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>