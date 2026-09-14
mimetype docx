--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="995ABE52"/>
+    <w:nsid w:val="60B4FF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>