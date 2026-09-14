--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum participates in MED5 meeting, sends strong message about solidarity zzzzzz</w:t>
+          <w:t xml:space="preserve">Greek Minister of Immigration and Asylum participates in MED5 meeting, sends strong message about solidarity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, Thanos Plevris, participated in the work of MED5, which took place in Valletta, Malta, along with his counterparts from Malta, Italy, Spain and Cyprus. The European Commissioner for Migration, Home Affairs and Citizenship, Magnus Brunner, as well as representatives from the Danish Presidency, also participated in the discussion. The Minister sent a clear message to European partners: "The Med5 countries know better than anyone what it means to be on the front lines of migratory pressures. Europe must listen to us. Real solidarity cannot be limited to financial tools, returns and greater border protection are required." He also underlined the important role of effective returns, in conjunction with border protection, for a functional asylum system. in response to a question regarding the alleged push backs at the European borders, the Minister of Immigration and Asylum, taking the floor, responded that "our job is to protect the Greek borders, which also happen to be European, and to protect the security of Greek and European citizens, and we will continue to do so."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (29 November, 2025), Ο Υπουργός Μετανάστευσης και Ασύλου, Θάνος Πλεύρης στο MED5: Η Ευρώπη πρέπει να μας ακούσει – Πραγματική αλληλεγγύη, επιστροφές και προστασία συνόρων [The Minister of Migration and Asylum, Thanos Plevris, at MED5: Europe must listen to us – Genuine solidarity, returns, and border protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/o-ypoyrgos-metanasteysis-kai-asyloy-thanos-pleyris-sto-med5-i-eyropi-prepei-na-mas-akoysei-pragmatiki-allileggyi-me-metegkatastaseis-kai-prostasia-synoron/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FBD7983C"/>
+    <w:nsid w:val="0C6B4BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-immigration-and-asylum-participates-med5-meeting-sends-strong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/o-ypoyrgos-metanasteysis-kai-asyloy-thanos-pleyris-sto-med5-i-eyropi-prepei-na-mas-akoysei-pragmatiki-allileggyi-me-metegkatastaseis-kai-prostasia-synoron/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>