--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">2025 statistics on international and temporary protection zzzzzz</w:t>
+          <w:t xml:space="preserve">2025 statistics on international and temporary protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Department of immigration published monthly statistics corresponding to 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Statistics cover international protection and temporary protection. In terms of international protection, 1648 applications were received by 30th November 2025, being Eritrean, Syrian and Algerian the main nationalities of applicants. In terms of temporary protection, for the reference period January to November 2025, 1070 persons applied for temporary protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most of the decisions (79,7%) were renewals of protection. while 902 were new applications for temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(4 December, 2025),</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gouvernement.lu/en/dossiers.gouv2024_maint%2Ben%2Bdossiers%2B2024%2Bstatistiques-asile.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70B03CF3"/>
+    <w:nsid w:val="D325F16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/2025-statistics-international-and-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/dossiers.gouv2024_maint%2Ben%2Bdossiers%2B2024%2Bstatistiques-asile.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/2025-statistics-international-and-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gouvernement.lu/en/dossiers.gouv2024_maint%2Ben%2Bdossiers%2B2024%2Bstatistiques-asile.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>