--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">German Bundestag adopts new regulations on safe countries of origin zzzzzz</w:t>
+          <w:t xml:space="preserve">German Bundestag adopts new regulations on safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German Bundestag adopted a draft bill on the determination of safe countries of origin by statutory order and the suppression of legal representation in cases of detention pending removal. The aim of the draft law is to enable a faster designation of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Government will now be able to designate a country of origin as safe by means of a statutory order for the purposes of international protection within the meaning of Sections 3 and 4 of the Asylum Act (protection under the Geneva Refugee Convention or subsidiary protection). The regulations for determining safe countries of origin for asylum entitlement within the meaning of Article 16a of the Basic Law remain unaffected by the new regulation. According to the latter, safe countries of origin are determined by a law that must be approved by the German Federal Council (Bundesrat).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law entails that applications from nationals of safe countries of origin could be processed more quickly by the Federal Office for Migration and Refugees (BAMF). Following a negative decision on the application as manifestly unfounded, their stay in Germany could therefore be terminated more quickly. The individual right to a case-by-case examination remains unaffected.</w:t>
       </w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German Parliament | Deutscher Bundestag (5 December, 2025), Neuregelung zu sicheren Herkunftsstaaten beschlossen [New regulation on safe countries of origin adopted],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundestag.de/dokumente/textarchiv/2025/kw49-de-herkunftsstaaten-1128486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3F095C1"/>
+    <w:nsid w:val="1222B5A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/german-bundestag-adopts-new-regulations-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundestag.de/dokumente/textarchiv/2025/kw49-de-herkunftsstaaten-1128486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>