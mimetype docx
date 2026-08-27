--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Council agrees on reforms to the use of safe countries of origin and safe third countries concepts zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU Council has agreed on its position regarding two new pieces of legislation which aim to strengthen the use of safe country concepts in EU asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First, the Council approved reforms to the safe third country concept. The updated rules expand the conditions under which an asylum application can be declared inadmissible. Member States will now be able to apply the concept even without proving a ‘connection’ between the applicant and the third country. They may also use it when an applicant has merely transited through a safe third country or when there is a formal agreement with such a country to process asylum claims outside the EU. Unaccompanied minors are exempt from decisions based solely on such agreements. Applicants appealing an inadmissibility decision will no longer automatically have the right to remain in the EU during their appeal, though they may request permission from a court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second, the Council agreed on the first-ever common EU list of safe countries of origin, which enables accelerated asylum procedures for applicants from countries presumed to pose no risk of persecution. The list includes Bangladesh, Colombia, Egypt, India, Kosovo*, Morocco and Tunisia. EU accession candidate countries are also considered safe unless they face armed conflict, fundamental rights restrictions or have a high acceptance rate for international protection in EU states. The European Commission will monitor these conditions and may suspend a country’s designation if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (8 December, 2025), [Asylum policy: Council pushes ahead with EU laws on safe countries of origin and safe third countries],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/press/press-releases/2025/12/08/asylum-policy-council-pushes-ahead-with-eu-laws-on-safe-countries-of-origin-and-safe-third-countries/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68580EF0"/>
+    <w:nsid w:val="C39E2A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-council-agrees-reforms-use-safe-countries-origin-and-safe-third" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2025/12/08/asylum-policy-council-pushes-ahead-with-eu-laws-on-safe-countries-of-origin-and-safe-third-countries/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2025/12/08/asylum-policy-council-pushes-ahead-with-eu-laws-on-safe-countries-of-origin-and-safe-third-countries/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>