--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">EU Council agrees on reforms to the use of safe countries of origin and safe third countries concepts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU Council has agreed on its position regarding two new pieces of legislation which aim to strengthen the use of safe country concepts in EU asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First, the Council approved reforms to the safe third country concept. The updated rules expand the conditions under which an asylum application can be declared inadmissible. Member States will now be able to apply the concept even without proving a ‘connection’ between the applicant and the third country. They may also use it when an applicant has merely transited through a safe third country or when there is a formal agreement with such a country to process asylum claims outside the EU. Unaccompanied minors are exempt from decisions based solely on such agreements. Applicants appealing an inadmissibility decision will no longer automatically have the right to remain in the EU during their appeal, though they may request permission from a court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second, the Council agreed on the first-ever common EU list of safe countries of origin, which enables accelerated asylum procedures for applicants from countries presumed to pose no risk of persecution. The list includes Bangladesh, Colombia, Egypt, India, Kosovo*, Morocco and Tunisia. EU accession candidate countries are also considered safe unless they face armed conflict, fundamental rights restrictions or have a high acceptance rate for international protection in EU states. The European Commission will monitor these conditions and may suspend a country’s designation if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C39E2A20"/>
+    <w:nsid w:val="C507E5AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2025/12/08/asylum-policy-council-pushes-ahead-with-eu-laws-on-safe-countries-of-origin-and-safe-third-countries/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-council-agrees-reforms-use-safe-countries-origin-and-safe-third" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2025/12/08/asylum-policy-council-pushes-ahead-with-eu-laws-on-safe-countries-of-origin-and-safe-third-countries/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>