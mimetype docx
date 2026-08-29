--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -32,413 +32,435 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9095" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9096" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9097" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9098" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9099" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Renewal and withdrawal of international protection and national forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9100" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee status </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9101" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsidiary protection status</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9102" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National forms of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9103" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9104" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9105" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9106" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9107" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Travel documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9108" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of movement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9109" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9110" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9111" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9113" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9114" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9115" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to integration measures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-9116" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Family reunification for beneficiaries of international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -472,133 +494,136 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Articles 2(g) and 23-25 of Law No 122/2006 on asylum (</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lege nr 122/2006 privind azilul in Romania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) and Government Emergency Ordinance No 44/2004; The Methodological norms for the application of Law No 122/2006 on asylum in Romania.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Articles 2(h) and 26-28 of Law No 122/2006 on asylum (</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lege nr 122/2006 privind azilul in Romania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) Government Emergency Ordinance No 44/2004; The Methodological norms for the application of Law No 122/2006 on asylum in Romania.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article 2(i), and Chapter IX, Articles 130-142 of the Law No 122/2006 on asylum (</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lege nr 122/2006 privind azilul in Romania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
@@ -664,125 +689,128 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Refugee status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The General Inspectorate for Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subsidiary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The General Inspectorate for Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Temporary protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The General Inspectorate for Immigration | </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National forms of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -838,97 +866,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits: 3 years (Article 6, Law No 122/2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Inspectorate for Immigration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority. The law does not foresee automatic review. Articles 98, 100, 102 and 103 of Law No 122/2006 on asylum in Romania are applied. The procedure for renewal and withdrawal of international protection entails a personal interview and legal aid is provided. An appeal is foreseen by Article 105 of Law No 122/2006 on asylum in Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee status is provided for an undetermined period (Article 9, Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Inspectorate for Immigration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure for withdrawal of international protection is initiated by the General Inspectorate for Immigration ex officio or at the proposal of one of the institutions with responsibilities in the field of national security or public order, when new elements or information appear that indicate the existence of reasons for re-examining the situation of persons benefiting from international protection (Article 102, Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case officer informs in writing the beneficiary of international protection about:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1336,51 +1366,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection status</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relating to review, renewal and withdrawal of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection is provided for an undetermined period (Article 9, </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of the first and subsequent residence permits: 2 years (Article 6, Law No 122/2006 on asylum)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1411,51 +1442,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsidiary protection is provided for an undetermined period so a renewal is not foreseen Article 9 of Law No 122/2006 on asylum is applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Withdrawal of the status:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">General Inspectorate for Immigration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is the competent authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure follows the same conditions as for refugee status according to Law No 122/2006 on asylum, Article 103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The procedure for withdrawal of international protection is initiated by the General Inspectorate for Immigration ex officio or at the proposal of one of the institutions with responsibilities in the field of national security or public order, when new elements or data appear that indicate the existence of reasons for re-examining the situation of persons benefiting from international protection (Article 102, Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1867,99 +1899,103 @@
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relevant legal provisions concerning content of protection in Romania for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of refugee status: Chapter III, Section 2 of </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection: Chapter III, Section 2 of </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the content of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1995,94 +2031,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority responsible for delivering the residence permit is the General Inspectorate for Immigration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The length of the residence permits is 3 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After being informed about the granting of the status, the beneficiary is advised to file a request for the issuance of the residence permit. The document is received in maximum 30 days from the lodging of the request. According to the law, the residence permit is issued as soon as possible (Article 20(6), Law No 122/2006). The residence permit is issued for free, according to Article 51(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Methodological norms for the application of Law No 122/2006 on asylum in Romania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The General Inspectorate for Immigration is the authority responsible for delivering the residence permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The length of the residence permits is 2 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After being informed about the granting of the status, the beneficiary is advised to file a request for the issuance of the residence permit. The document is received in maximum 30 days from the lodging of the request. According to the law, the residence permit is issued as soon as possible (Article 20(6), Law No 122/2006 on asylum). The residence permit is issued for free, according to Article 51(1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Methodological norms for the application of Law No 122/2006 on asylum in Romania.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travel documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2159,350 +2197,362 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to employment and employment-related education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beneficiaries of refugee status enjoy the same access to employment as Romanian nationals, to engage in unpaid activities, to pursue self-employment and to perform legal acts, to perform acts and acts of trade, including economic activities independently (</w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 20(1)(c), Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to employment-related educational opportunities for adults and vocational training: Beneficiaries of refugee and subsidiary protection have the right to access all types of education, under the conditions stipulated by law for Romanian citizens (</w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 20(1)(h), Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors’ right and conditions to access education (pre-school, primary school, secondary school, post-secondary and tertiary education): Beneficiaries of international protection have the right to access all types of education, under the conditions stipulated by law for Romanian citizens (Article 20(1)(h), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided to minors for education, including access to grants and loans: Beneficiaries of international protection have the right to access all types of education, under the conditions stipulated by law for Romanian citizens (Article 20(1)(h), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors who have acquired international protection in Romania benefit from a preparatory course in learning Romanian, intensive and free of charge, for one school year. Registration is made throughout the calendar year, and attendance of the course may continue during the following school year. While following the introductory course in Romanian, minors who have acquired international protection in Romania participate free of charge, within school units, in didactic activities of a theoretical, practical and recreational nature, without their presence being recorded in official documents. At the end of the introductory course in Romanian, an evaluation committee, whose composition and functioning are established by order of the Minister of National Education, assesses the level of knowledge of the Romanian language and determines the enrolment of minors who have acquired international protection in Romania in the corresponding study year (Article 10, </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adults’ right and conditions to access education: Beneficiaries of international protection have the right to access all types of education, under the conditions stipulated by law for Romanian citizens (Article 20(1)(h), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support provided to adults for education, including access to grants and loans: Beneficiaries of international protection have the right to access all types of education, under the conditions stipulated by law for Romanian citizens (Article 20(1)(h), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures for recognition of qualifications and validation of skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conditions to access the procedure for the recognition of qualifications and validation of skills: Beneficiaries of international protection have the right to equal treatment with Romanian citizens in terms of the equivalence of studies or periods of study, the recognition of diplomas, attestations and certificates of competence, as well as professional qualifications that give access to regulated professions in Romania, in accordance with the regulations in force (Article 20(1)(r), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure to follow for the recognition of foreign diplomas, certificates and other evidence of formal qualifications:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Beneficiaries of international protection have the right to equal treatment with Romanian citizens in terms of the equivalence of studies or periods of study, the recognition of diplomas, attestations and certificates of competence, as well as professional qualifications that give access to regulated professions in Romania, in accordance with the regulations in force (Article 20(1)(r), </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of National Education and the Ministry of Labor and Social Justice ensure, upon request, the recognition of diplomas, attestation of studies and qualifications from the country of origin, under the conditions established by Romanian law. The Ministry of National Education in collaboration with the Ministry of Internal Affairs develop a special methodology for attesting pre-university studies for foreigners who have obtained international protection in Romania and who do not have documents proving their studies or who, for objective reasons, do not fall within the current legal provisions in the field of recognition and attestation of studies of foreigners in Romania, in order to facilitate access to the labour market or the continuation of studies. The methodology is provided by order of the Minister of National Education (Article 11, </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees and beneficiaries of subsidiary protection are provided with the same access to medical assistance within the social health insurance system, under the same conditions established by law for Romanian citizens (Article 7, </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The integration program can offer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation, upon request, in GII centres for the period of enrolment in the integration program (up to 12 months). In order to benefit from this service beneficiaries must pay a monthly contribution representing the cost of utilities. Vulnerable persons are exempted from the payment of utilities, according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In exceptional situations, the integration officers may consider the extension of the integration program by another 6 months based on a motivated request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cultural accommodation sessions supported by GII or partner NGOs is offered to beneficiaries of international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2517,94 +2567,97 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refugees:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aspects to be covered in this section: integration measures in place for refugees (hyperlink to the scheme, programme or website for additional information), including language courses, civil orientation, integration programmes and vocational training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the integration of foreigners who obtained a form of protection in Romania, with subsequent amendments, individuals who have obtained a form of protection enjoy the same social and economic rights as Romanian citizens: the right to employment, the right to housing, the right to healthcare and social assistance, and the right to education. To support the integration of this category of persons, the General Inspectorate for Immigration is conducting programs of integration, sustained over a period of 12 months with the possibility of extension for another 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the GII </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the integration program can offer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation, upon request, in GII centers for the period of enrolment in the integration program (up to 12 months). To benefit from this service, beneficiaries must pay a monthly contribution representing the cost of utilities. Vulnerable persons are exempted from the payment of utilities, according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In exceptional situations, the integration officers may consider the extension of the integration program by another 6 months based on a motivated request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2685,94 +2738,97 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After completing the program, beneficiaries can apply for financial support to pay for accommodation outside the centre, settling up to 50% of the accommodation costs for a period of one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the integration of foreigners who obtained a form of protection in Romania, with subsequent amendments, individuals who obtained a form of protection enjoy the same social and economic rights as Romanian citizens: the right to employment, the right to housing, the right to healthcare and social assistance, and the right to education. To support the integration of this category of persons, the General Inspectorate for Immigration is conducting programs of integration, sustained over a period of 12 months with the possibility of extension for another 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the GII </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the integration program can offer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accommodation, upon request, in GII centres for the period of enrolment in the integration program (up to 12 months). To benefit from this service, beneficiaries must pay a monthly contribution representing the cost of utilities. Vulnerable persons are exempted from the payment of utilities, according to </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Emergency Ordinance No 44/2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In exceptional situations, the integration officers may consider the extension of the integration program by another 6 months based on a motivated request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2926,137 +2982,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unmarried partner in a stable relationship and the dependent unmarried minor children of an unmarried partner do not qualify as family members for the purpose of family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the family member does not meet these conditions, the asylum application will be analyzed by itself with reference to the provisions of Article 23 (refugee status) and Article 26 (subsidiary protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requests for family reunification are submitted at the GII and the beneficiary of international protection must prove family kinship or, respectively, prove marriage prior to entering Romania (Article 71(2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of approval of the request for family reunification, the diplomatic mission of Romania will issue the family member with a short stay visa to enter Romania valid for 30 days from issuance and which expires at the moment the family member enters Romania (Article 71(2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of unaccompanied minors, requests for family reunification can be made ex officio by the GII, with due regard to the best interest of the minor (Article 72 </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficiaries of subsidiary protection:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons who have been granted subsidiary protection status can submit an asylum application for family members, if the latter are not in Romania (Articles 71 and 72, </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eligible family members include, according to Article 2(j) of </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the husband or the wife of the beneficiary of international protection, only if the person who was granted international protection concluded the marriage before entering the territory of Romania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">minor children of the beneficiary of international protection who are supported by the latter, provided that they are unmarried, irrespective of whether they are from the beneficiary's marriage or out of wedlock or adopted in accordance with the national law of the country of origin;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3066,77 +3127,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The unmarried partner in a stable relationship and the dependent unmarried minor children of an unmarried partner do not qualify as family members for the purpose of family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the family member does not meet these conditions, the asylum application will be analyzed by itself with reference to the provisions of Article 23 (refugee status) and Article 26 (subsidiary protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Requests for family reunification are submitted at the GII and the beneficiary of international protection must prove family kinship or, respectively, prove marriage prior to entering Romania (Article 71(2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of approval of the request for family reunification, the diplomatic mission of Romania will issue the family member with a short stay visa to enter Romania valid for 30 days from issuance and which expires at the moment the family member enters Romania (Article 71(2) Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the case of unaccompanied minors, requests for family reunification can be made ex officio by the GII, with due regard to the best interest of the minor (Article 72 </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3201,199 +3264,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Forms of protection - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CEF7654"/>
+    <w:nsid w:val="8FF220F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BEB4BFEF"/>
+    <w:nsid w:val="D625A1DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3645,51 +3741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3780864F"/>
+    <w:nsid w:val="4AA37FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3793,51 +3889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="32A7D46D"/>
+    <w:nsid w:val="79E5A56A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3941,51 +4037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E2A2ECBB"/>
+    <w:nsid w:val="7DB2A3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="098B1DFA"/>
+    <w:nsid w:val="5CF53B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="38FC06DD"/>
+    <w:nsid w:val="9F305443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4532,51 +4628,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9095" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9096" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9097" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9115" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-9116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/49507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocumentAfis/252168" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/category/diverseen/support-and-integration/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>